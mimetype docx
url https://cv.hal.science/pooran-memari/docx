--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pooran Memari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-Time Transport with Rectified Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonneel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricci flow-based brain surface covariance descriptors for diagnosing Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Ebrahim Shiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behroz Bidabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maral Sedaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.106212. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynBioSketch: A tool for sketching dynamic visual summaries in biology, and its application to infection phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.103956. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BallMerge: High-quality Fast Surface Reconstruction via Voronoi Balls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Eisemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patternshop: Editing Point Patterns by Image Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ritschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurprit Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (4), pp.1-14/53. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3592418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Pointset Denoising of Piecewise-Smooth Surfaces through Line Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), pp.175-189. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point‐Pattern Synthesis using Gabor and Random Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans‐peter Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurprit Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Painting: Perceptual image coloring from raster contours with gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring Consistent Landscapes with Flora and Fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‑marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450626.3459952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Synthesis of Multi-Class Disk Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Authoring of Herd Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3-4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Data-driven Dictionary-based Methods for 3D Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Ovsjanikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean value coordinates for quad cages in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted triangulations for geometry processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando de Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography with Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.821-856. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-013-9531-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodge-optimized triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando de Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (4), pp.103,1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SING: Stability-Incorporated Neighborhood Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA 2024 - The 17th ACM SIGGRAPH Conference and Exhibition on Computer Graphics and Interactive Techniques in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3680528.3687674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ink-Edit: Interactive color-constrained textures editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH ASIA 2024 - technical communications, Tokyo, Japan, décembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3681758.3697991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Sized Sampling for Vector Line Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Graphics 2023 - The 31th Pacific Conference on Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Sketch: A new medium for interactive storytelling illustrated by the phenomenon of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCBM 2023 - 13th Eurographics Workshop on Visual Computing for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, Sep 2023, Norrköping, Sweden. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Shape-Patterns from a Sketch: A Multi-Scale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair Correlation Functions with Free-Form Boundaries for Distribution Inpainting and Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2020 short paper proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Factor Persistence for Fast Hierarchical Cone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Vintescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least Squares Affine Transitions for Global Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Vintescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2017 5th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Plzen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Aspects of the Space of Triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete curvature: theory and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Luminy, France. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of Generalized Primal-Dual Triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meshing Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.237-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Snowbird, United States. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7147, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Nice Sophia Antipolis, 2010. English. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pooran Memari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-Time Transport with Rectified Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonneel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricci flow-based brain surface covariance descriptors for diagnosing Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Ebrahim Shiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behroz Bidabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maral Sedaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.106212. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BallMerge: High-quality Fast Surface Reconstruction via Voronoi Balls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Eisemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynBioSketch: A tool for sketching dynamic visual summaries in biology, and its application to infection phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.103956. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patternshop: Editing Point Patterns by Image Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ritschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurprit Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (4), pp.1-14/53. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3592418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Pointset Denoising of Piecewise-Smooth Surfaces through Line Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), pp.175-189. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point‐Pattern Synthesis using Gabor and Random Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans‐peter Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurprit Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Painting: Perceptual image coloring from raster contours with gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring Consistent Landscapes with Flora and Fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‑marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450626.3459952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Authoring of Herd Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3-4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Synthesis of Multi-Class Disk Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Data-driven Dictionary-based Methods for 3D Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Ovsjanikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean value coordinates for quad cages in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted triangulations for geometry processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando de Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography with Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.821-856. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-013-9531-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodge-optimized triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando de Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (4), pp.103,1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SING: Stability-Incorporated Neighborhood Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA 2024 - The 17th ACM SIGGRAPH Conference and Exhibition on Computer Graphics and Interactive Techniques in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3680528.3687674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ink-Edit: Interactive color-constrained textures editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH ASIA 2024 - technical communications, Tokyo, Japan, décembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3681758.3697991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Sized Sampling for Vector Line Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Graphics 2023 - The 31th Pacific Conference on Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Sketch: A new medium for interactive storytelling illustrated by the phenomenon of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCBM 2023 - 13th Eurographics Workshop on Visual Computing for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, Sep 2023, Norrköping, Sweden. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Shape-Patterns from a Sketch: A Multi-Scale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair Correlation Functions with Free-Form Boundaries for Distribution Inpainting and Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2020 short paper proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Factor Persistence for Fast Hierarchical Cone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Vintescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least Squares Affine Transitions for Global Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Vintescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2017 5th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Plzen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Aspects of the Space of Triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete curvature: theory and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Luminy, France. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of Generalized Primal-Dual Triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meshing Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.237-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Snowbird, United States. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7147, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Nice Sophia Antipolis, 2010. English. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Do" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ahmadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Ebrahim Shiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behroz Bidabad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maral Sedaghat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Butler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guehl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chabrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dev Parakkat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ohrhallinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Eisemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchang Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ritschel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Seidel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurprit Singh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14752" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Seidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecormier-Nocca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02064699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02127824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1903" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lescoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mullen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-013-9531-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wimmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3680528.3687674" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3681758.3697991" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02500803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Vintescu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vintescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Do" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ahmadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Ebrahim Shiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behroz Bidabad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maral Sedaghat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dev Parakkat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ohrhallinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Eisemann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Butler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guehl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chabrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchang Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ritschel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Seidel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurprit Singh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14752" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Seidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecormier-Nocca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02127824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1903" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02064699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lescoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mullen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-013-9531-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wimmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3680528.3687674" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3681758.3697991" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02500803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicolet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Vintescu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vintescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>