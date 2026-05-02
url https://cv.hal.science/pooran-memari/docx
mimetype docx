--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pooran Memari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-Time Transport with Rectified Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonneel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricci flow-based brain surface covariance descriptors for diagnosing Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Ebrahim Shiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behroz Bidabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maral Sedaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.106212. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BallMerge: High-quality Fast Surface Reconstruction via Voronoi Balls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Eisemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynBioSketch: A tool for sketching dynamic visual summaries in biology, and its application to infection phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.103956. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patternshop: Editing Point Patterns by Image Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ritschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurprit Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (4), pp.1-14/53. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3592418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Pointset Denoising of Piecewise-Smooth Surfaces through Line Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), pp.175-189. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point‐Pattern Synthesis using Gabor and Random Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans‐peter Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurprit Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Painting: Perceptual image coloring from raster contours with gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring Consistent Landscapes with Flora and Fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‑marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450626.3459952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Authoring of Herd Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3-4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Synthesis of Multi-Class Disk Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Data-driven Dictionary-based Methods for 3D Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Ovsjanikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean value coordinates for quad cages in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted triangulations for geometry processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando de Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography with Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.821-856. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-013-9531-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodge-optimized triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando de Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (4), pp.103,1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SING: Stability-Incorporated Neighborhood Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA 2024 - The 17th ACM SIGGRAPH Conference and Exhibition on Computer Graphics and Interactive Techniques in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3680528.3687674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ink-Edit: Interactive color-constrained textures editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH ASIA 2024 - technical communications, Tokyo, Japan, décembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3681758.3697991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Sized Sampling for Vector Line Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Graphics 2023 - The 31th Pacific Conference on Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Sketch: A new medium for interactive storytelling illustrated by the phenomenon of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCBM 2023 - 13th Eurographics Workshop on Visual Computing for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, Sep 2023, Norrköping, Sweden. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Shape-Patterns from a Sketch: A Multi-Scale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair Correlation Functions with Free-Form Boundaries for Distribution Inpainting and Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2020 short paper proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Factor Persistence for Fast Hierarchical Cone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Vintescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least Squares Affine Transitions for Global Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Vintescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2017 5th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Plzen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Aspects of the Space of Triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete curvature: theory and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Luminy, France. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of Generalized Primal-Dual Triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meshing Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.237-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Snowbird, United States. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7147, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Nice Sophia Antipolis, 2010. English. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pooran Memari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-Time Transport with Rectified Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonneel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BallMerge: High-quality Fast Surface Reconstruction via Voronoi Balls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Eisemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynBioSketch: A tool for sketching dynamic visual summaries in biology, and its application to infection phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.103956. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricci flow-based brain surface covariance descriptors for diagnosing Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Ebrahim Shiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behroz Bidabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maral Sedaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.106212. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Pointset Denoising of Piecewise-Smooth Surfaces through Line Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), pp.175-189. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patternshop: Editing Point Patterns by Image Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ritschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurprit Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (4), pp.1-14/53. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3592418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point‐Pattern Synthesis using Gabor and Random Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans‐peter Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurprit Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Painting: Perceptual image coloring from raster contours with gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring Consistent Landscapes with Flora and Fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‑marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450626.3459952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Synthesis of Multi-Class Disk Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Authoring of Herd Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3-4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean value coordinates for quad cages in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Data-driven Dictionary-based Methods for 3D Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Ovsjanikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted triangulations for geometry processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando de Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography with Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.821-856. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-013-9531-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodge-optimized triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando de Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (4), pp.103,1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SING: Stability-Incorporated Neighborhood Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA 2024 - The 17th ACM SIGGRAPH Conference and Exhibition on Computer Graphics and Interactive Techniques in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3680528.3687674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ink-Edit: Interactive color-constrained textures editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH ASIA 2024 - technical communications, Tokyo, Japan, décembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3681758.3697991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Sized Sampling for Vector Line Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Graphics 2023 - The 31th Pacific Conference on Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Sketch: A new medium for interactive storytelling illustrated by the phenomenon of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCBM 2023 - 13th Eurographics Workshop on Visual Computing for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, Sep 2023, Norrköping, Sweden. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Shape-Patterns from a Sketch: A Multi-Scale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair Correlation Functions with Free-Form Boundaries for Distribution Inpainting and Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2020 short paper proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least Squares Affine Transitions for Global Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Vintescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2017 5th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Plzen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Factor Persistence for Fast Hierarchical Cone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Vintescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Aspects of the Space of Triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete curvature: theory and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Luminy, France. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of Generalized Primal-Dual Triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meshing Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.237-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Snowbird, United States. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7147, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Nice Sophia Antipolis, 2010. English. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Do" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ahmadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Ebrahim Shiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behroz Bidabad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maral Sedaghat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dev Parakkat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ohrhallinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Eisemann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Butler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guehl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chabrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchang Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ritschel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Seidel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurprit Singh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14752" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Seidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecormier-Nocca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02127824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1903" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02064699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lescoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mullen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-013-9531-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wimmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3680528.3687674" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3681758.3697991" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02500803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicolet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Vintescu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vintescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Do" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457247v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dev Parakkat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ohrhallinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Eisemann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Butler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guehl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chabrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103956" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ahmadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Ebrahim Shiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behroz Bidabad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maral Sedaghat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106212" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchang Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ritschel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Seidel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurprit Singh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592418" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Seidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecormier-Nocca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02064699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02127824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1903" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lescoat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mullen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-013-9531-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wimmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3680528.3687674" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3681758.3697991" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02500803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicolet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vintescu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Vintescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>