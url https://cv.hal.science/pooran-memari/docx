--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pooran Memari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-Time Transport with Rectified Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonneel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BallMerge: High-quality Fast Surface Reconstruction via Voronoi Balls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Eisemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynBioSketch: A tool for sketching dynamic visual summaries in biology, and its application to infection phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.103956. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricci flow-based brain surface covariance descriptors for diagnosing Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Ebrahim Shiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behroz Bidabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maral Sedaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.106212. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Pointset Denoising of Piecewise-Smooth Surfaces through Line Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), pp.175-189. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patternshop: Editing Point Patterns by Image Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ritschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurprit Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (4), pp.1-14/53. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3592418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point‐Pattern Synthesis using Gabor and Random Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans‐peter Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurprit Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Painting: Perceptual image coloring from raster contours with gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring Consistent Landscapes with Flora and Fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‑marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450626.3459952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Synthesis of Multi-Class Disk Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Authoring of Herd Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3-4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean value coordinates for quad cages in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Data-driven Dictionary-based Methods for 3D Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Ovsjanikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted triangulations for geometry processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando de Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography with Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.821-856. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-013-9531-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodge-optimized triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando de Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (4), pp.103,1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SING: Stability-Incorporated Neighborhood Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA 2024 - The 17th ACM SIGGRAPH Conference and Exhibition on Computer Graphics and Interactive Techniques in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3680528.3687674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ink-Edit: Interactive color-constrained textures editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH ASIA 2024 - technical communications, Tokyo, Japan, décembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3681758.3697991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Sized Sampling for Vector Line Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Graphics 2023 - The 31th Pacific Conference on Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Sketch: A new medium for interactive storytelling illustrated by the phenomenon of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCBM 2023 - 13th Eurographics Workshop on Visual Computing for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, Sep 2023, Norrköping, Sweden. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Shape-Patterns from a Sketch: A Multi-Scale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair Correlation Functions with Free-Form Boundaries for Distribution Inpainting and Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2020 short paper proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least Squares Affine Transitions for Global Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Vintescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2017 5th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Plzen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Factor Persistence for Fast Hierarchical Cone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Vintescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Aspects of the Space of Triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete curvature: theory and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Luminy, France. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of Generalized Primal-Dual Triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meshing Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.237-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Snowbird, United States. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7147, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Nice Sophia Antipolis, 2010. English. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pooran Memari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-Time Transport with Rectified Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonneel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricci flow-based brain surface covariance descriptors for diagnosing Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Ebrahim Shiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behroz Bidabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maral Sedaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.106212. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynBioSketch: A tool for sketching dynamic visual summaries in biology, and its application to infection phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.103956. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BallMerge: High-quality Fast Surface Reconstruction via Voronoi Balls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Eisemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patternshop: Editing Point Patterns by Image Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Ritschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurprit Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (4), pp.1-14/53. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3592418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Pointset Denoising of Piecewise-Smooth Surfaces through Line Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), pp.175-189. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point‐Pattern Synthesis using Gabor and Random Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans‐peter Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurprit Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Painting: Perceptual image coloring from raster contours with gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring Consistent Landscapes with Flora and Fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‑marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450626.3459952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Authoring of Herd Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3-4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Synthesis of Multi-Class Disk Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Data-driven Dictionary-based Methods for 3D Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Ovsjanikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean value coordinates for quad cages in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted triangulations for geometry processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando de Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography with Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.821-856. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-013-9531-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodge-optimized triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando de Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (4), pp.103,1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Relative Metric for Tactile Dissimilarity: Empirical Insights for Modeling Transition Saliency in Tactile Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasim Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Ghomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2026 - EuroHaptics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SING: Stability-Incorporated Neighborhood Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA 2024 - The 17th ACM SIGGRAPH Conference and Exhibition on Computer Graphics and Interactive Techniques in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3680528.3687674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ink-Edit: Interactive color-constrained textures editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH ASIA 2024 - technical communications, Tokyo, Japan, décembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3681758.3697991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Sized Sampling for Vector Line Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ohrhallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Graphics 2023 - The 31th Pacific Conference on Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Sketch: A new medium for interactive storytelling illustrated by the phenomenon of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCBM 2023 - 13th Eurographics Workshop on Visual Computing for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, Sep 2023, Norrköping, Sweden. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Shape-Patterns from a Sketch: A Multi-Scale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair Correlation Functions with Free-Form Boundaries for Distribution Inpainting and Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ecormier-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2020 short paper proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Factor Persistence for Fast Hierarchical Cone Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Vintescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least Squares Affine Transitions for Global Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Vintescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2017 5th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Plzen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Aspects of the Space of Triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete curvature: theory and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Luminy, France. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of Generalized Primal-Dual Triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meshing Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.237-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Snowbird, United States. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7147, INRIA. 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tomography With Topological Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Nice Sophia Antipolis, 2010. English. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Do" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457247v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dev Parakkat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ohrhallinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Eisemann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Butler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guehl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chabrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103956" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ahmadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Ebrahim Shiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behroz Bidabad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maral Sedaghat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106212" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchang Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ritschel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Seidel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurprit Singh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592418" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Seidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecormier-Nocca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02064699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02127824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1903" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lescoat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mullen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-013-9531-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wimmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3680528.3687674" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3681758.3697991" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02500803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicolet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vintescu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Vintescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Do" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ahmadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Ebrahim Shiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behroz Bidabad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maral Sedaghat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Butler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guehl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chabrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dev Parakkat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ohrhallinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Eisemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchang Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ritschel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Seidel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurprit Singh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14752" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Seidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecormier-Nocca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02127824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1903" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02064699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lescoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mullen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-013-9531-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626307v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Bagheri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Ghomi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wimmer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3680528.3687674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grenier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3681758.3697991" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02500803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicolet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Vintescu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vintescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487884v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>