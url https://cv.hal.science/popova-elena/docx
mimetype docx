--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1030,429 +1030,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced magneto-optical Faraday effect in two-dimensional magnetoplasmonic structures caused by orthogonal plasmonic oscillations</w:t>
+                <w:t xml:space="preserve">Ca-3(VO4)(2) Nanowires on Metallic CaVO3 Films as Nanocapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Krichevsky</w:t>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kalish</w:t>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kozhaev</w:t>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sylgacheva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Kuzmichev</w:t>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.144408⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (7), pp.6684-6692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992701v1</w:t>
+                <w:t xml:space="preserve">hal-02928615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of structural and magnetic properties of multifunctional bismuth iron garnets upon Ca and Y doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Teurtrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Teurtrie</w:t>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bocher</w:t>
+                <w:t xml:space="preserve">Alexandra Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.064401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca-3(VO4)(2) Nanowires on Metallic CaVO3 Films as Nanocapacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced magneto-optical Faraday effect in two-dimensional magnetoplasmonic structures caused by orthogonal plasmonic oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Krichevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">A. Kalish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Berini</w:t>
+                <w:t xml:space="preserve">M. Kozhaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Popova</w:t>
+                <w:t xml:space="preserve">D. Sylgacheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+                <w:t xml:space="preserve">A. Kuzmichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (7), pp.6684-6692. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.144408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928615v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Plasmonic Nanodisk Positions Inside a Magnetic Medium on the Faraday Effect Enhancement</w:t>
               </w:r>
@@ -1566,319 +1566,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwan Deb</w:t>
+                <w:t xml:space="preserve">Atmosphere‐Induced Reversible Resistivity Changes in Ca/Y‐Doped Bismuth Iron Garnet Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Teurtrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Koita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterine Chikoidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (46), pp.1904958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201904958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184539v1</w:t>
+                <w:t xml:space="preserve">hal-02383688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphere‐Induced Reversible Resistivity Changes in Ca/Y‐Doped Bismuth Iron Garnet Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Teurtrie</w:t>
+                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Koita</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterine Chikoidze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niels Keller</w:t>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (46), pp.1904958. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201904958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383688v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
+                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
@@ -1892,103 +1892,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337703v1</w:t>
+                <w:t xml:space="preserve">hal-02184539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different magneto-optical response of magnetic sublattices as a function of temperature in ferrimagnetic bismuth iron garnet films</w:t>
               </w:r>
@@ -2225,64 +2225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismuth iron garnet: Ab initio study of electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Teurtrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,64 +2506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2761,51 +2761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of High Quality SrVO3 Electrode in Oxidizing Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,51 +3576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Evidence of Fe2+-Fe3+ Charge Ordering in the ferrimagnetic Hematite-Ilmenite Fe1.35Ti0.65O3 -d Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3628,51 +3628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chikoidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111, pp.167202. </w:t>
@@ -3704,558 +3704,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropies in ultrathin bismuth iron garnet films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full spin polarization of complex ferrimagnetic bismuth iron garnet probed by magneto-optical Faraday spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.02.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236757v1</w:t>
+                <w:t xml:space="preserve">hal-02076445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full spin polarization of complex ferrimagnetic bismuth iron garnet probed by magneto-optical Faraday spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic anisotropies in ultrathin bismuth iron garnet films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Felipe Franco Galeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kachkachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 335, pp.139-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02076445v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of the magnetophotonic crystal based on bismuth iron garnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed laser deposition and optical characterizations of the magnetic samarium orthoferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mistrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Dagens</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4764345⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (6), pp.1890-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070952v1</w:t>
+                <w:t xml:space="preserve">hal-02070971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition and optical characterizations of the magnetic samarium orthoferrite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Berini</w:t>
+                <w:t xml:space="preserve">Magnetic properties of the magnetophotonic crystal based on bismuth iron garnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubov Magdenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Niedoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Mistrik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+                <w:t xml:space="preserve">Béatrice Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 520 (6), pp.1890-1894. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (9), pp.093910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4764345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070971v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical Faraday spectroscopy of completely bismuth-substituted Bi 3 Fe 5 O 12 garnet thin films</w:t>
               </w:r>
@@ -4556,51 +4556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 525, pp.115-120. </w:t>
@@ -4778,441 +4778,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of the high temperature ferromagnetic semiconductor Fe1.5Ti0.5O3 on silicon-compatible substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hamie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+                <w:t xml:space="preserve">F. Bonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3595271⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605 (11-12), pp.1043-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070984v1</w:t>
+                <w:t xml:space="preserve">hal-02070985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ optical characterization of metal-insulator transition in LaNiO 3 and SrTiO 3 perovskites in pulsed laser deposition chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phase Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (5-6), pp.501-508. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01411594.2010.540494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of the high temperature ferromagnetic semiconductor Fe1.5Ti0.5O3 on silicon-compatible substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Chikoidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (23), pp.232501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3595271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070985v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, and magnetic properties of the ferromagnetic semiconductor hematite-ilmenite Fe2−xTixO3−δ thin films on SrTiO3(001) prepared by pulsed laser deposition</w:t>
               </w:r>
@@ -5332,51 +5332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR thermometry: a new tool for contactless in situ investigations of metal–insulator transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6473,51 +6473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Madaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.134401" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Yves Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bargheer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184416" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Leitenberger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.064301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krichevsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalish" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozhaev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sylgacheva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmichev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144408" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064401" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kuzmichev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sylgacheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kozhaev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Krichevsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaposhnikov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Koita" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterine Chikoidze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904958" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.224410" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Levy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borovkova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Sheidler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Blasiola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolendra Karki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000642" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Iori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245150" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shengelaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daraselia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Japaridze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979826" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600274" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9P6BLCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Koene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rasing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/27/276002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chikoidze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tchelidze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponjavidze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798537" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.167202" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Franco Galeano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02MK28M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224408" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Magdenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Niedoba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dagens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764345" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070971v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mistrik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.09.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/45/455001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775E11C2056A652538B72A3CA6EC717FFAD13717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692088" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070984v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595271" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070988v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Evain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2010.540494" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501104" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tessier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Denise" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-5756-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T9C9CSM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.04.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DPTB5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784942" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293048v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Lesnik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.224415" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645869v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Smigaj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauvillain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Madaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.134401" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Yves Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bargheer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184416" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Leitenberger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.064301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01136" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krichevsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozhaev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sylgacheva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmichev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144408" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kuzmichev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sylgacheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kozhaev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Krichevsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaposhnikov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Koita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterine Chikoidze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904958" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.224410" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Levy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borovkova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Sheidler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Blasiola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolendra Karki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000642" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Iori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245150" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shengelaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daraselia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Japaridze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979826" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600274" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9P6BLCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Koene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rasing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/27/276002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chikoidze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tchelidze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponjavidze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798537" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.167202" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224408" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Franco Galeano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02MK28M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mistrik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.09.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Magdenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Niedoba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dagens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764345" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/45/455001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775E11C2056A652538B72A3CA6EC717FFAD13717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692088" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Evain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2010.540494" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070984v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595271" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501104" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tessier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Denise" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-5756-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T9C9CSM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.04.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DPTB5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784942" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293048v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Lesnik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.224415" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645869v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Smigaj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauvillain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>