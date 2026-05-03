--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,3782 +66,3799 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient generation of high-frequency spin waves in Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;YFe&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; O&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt; /Co-based heterostructures using laser pulses</w:t>
+                <w:t xml:space="preserve">Laser-induced ultrafast magnetization dynamics in BiYIG/Co-based heterostructures: Complementary insights from pump-probe Faraday and Kerr rotation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimple Sneha Pamarthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Vaudel</w:t>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ruello</w:t>
+                <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (3), pp.034074. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (9), pp.094402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/j3rp-6ylg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/kcfj-t6f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371324v1</w:t>
+                <w:t xml:space="preserve">hal-05584979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Epitaxy of Fe 3 O 4 Thin Films on ZnO(0001) and Related Interface Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-efficient generation of high-frequency spin waves in Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;YFe&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; O&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt; /Co-based heterostructures using laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimple Sneha Pamarthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Madaci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Popova</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Nemoz</w:t>
+                <w:t xml:space="preserve">Pascal Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00605⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (3), pp.034074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/j3rp-6ylg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727962v1</w:t>
+                <w:t xml:space="preserve">hal-05371324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing spin wave excitation in Bi : YIG films via temperature-induced anisotropy changes and magneto-elastic coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Temperature Epitaxy of Fe 3 O 4 Thin Films on ZnO(0001) and Related Interface Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Madaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Peer Zeuschner</w:t>
+                <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi-Guang Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Maud Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.106.134401⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (20), pp.8248-8257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278426v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling High-Frequency Spin-Wave Dynamics Using Double-Pulse Laser Excitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Standing spin wave excitation in Bi : YIG films via temperature-induced anisotropy changes and magneto-elastic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Peer Zeuschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Guang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Keller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.044001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (13), pp.134401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.106.134401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827446v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-dependent subpicosecond demagnetization in iron garnets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Controlling High-Frequency Spin-Wave Dynamics Using Double-Pulse Laser Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Yves Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Bargheer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.184416⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.-044001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.044001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924375v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast control of lattice strain via magnetic circular dichroism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Polarization-dependent subpicosecond demagnetization in iron garnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Yves Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Bargheer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103, </w:t>
+              <w:t xml:space="preserve">, 2022, 106 (18), pp.184416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.103.064301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.184416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439604v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of spin waves via spin-phonon interaction in a buried dielectric thin film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ultrafast control of lattice strain via magnetic circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Peer Zeuschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Wolfram Leitenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103, pp.024411. </w:t>
+              <w:t xml:space="preserve">, 2021, 103, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.103.024411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.103.064301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113275v1</w:t>
+                <w:t xml:space="preserve">hal-03439604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca-3(VO4)(2) Nanowires on Metallic CaVO3 Films as Nanocapacitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Gautier</w:t>
+                <w:t xml:space="preserve">Generation of spin waves via spin-phonon interaction in a buried dielectric thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Peer Zeuschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01136⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.024411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.103.024411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928615v1</w:t>
+                <w:t xml:space="preserve">hal-03113275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of structural and magnetic properties of multifunctional bismuth iron garnets upon Ca and Y doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Teurtrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.064401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced magneto-optical Faraday effect in two-dimensional magnetoplasmonic structures caused by orthogonal plasmonic oscillations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kuzmichev</w:t>
+                <w:t xml:space="preserve">Ca-3(VO4)(2) Nanowires on Metallic CaVO3 Films as Nanocapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.144408⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (7), pp.6684-6692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992701v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Plasmonic Nanodisk Positions Inside a Magnetic Medium on the Faraday Effect Enhancement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Shaposhnikov</w:t>
+                <w:t xml:space="preserve">Enhanced magneto-optical Faraday effect in two-dimensional magnetoplasmonic structures caused by orthogonal plasmonic oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Krichevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kalish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozhaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sylgacheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kuzmichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201900682⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.144408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992676v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphere‐Induced Reversible Resistivity Changes in Ca/Y‐Doped Bismuth Iron Garnet Thin Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Niels Keller</w:t>
+                <w:t xml:space="preserve">Influence of the Plasmonic Nanodisk Positions Inside a Magnetic Medium on the Faraday Effect Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kuzmichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sylgacheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kozhaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Krichevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shaposhnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201904958⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.1900682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201900682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383688v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337703v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwan Deb</w:t>
+                <w:t xml:space="preserve">Atmosphere‐Induced Reversible Resistivity Changes in Ca/Y‐Doped Bismuth Iron Garnet Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Teurtrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Koita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterine Chikoidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (46), pp.1904958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201904958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184539v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different magneto-optical response of magnetic sublattices as a function of temperature in ferrimagnetic bismuth iron garnet films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (22), </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.224410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992651v1</w:t>
+                <w:t xml:space="preserve">hal-02337703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faraday rotation in iron garnet films beyond elemental substitutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different magneto-optical response of magnetic sublattices as a function of temperature in ferrimagnetic bismuth iron garnet films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.000642⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.224410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286255v1</w:t>
+                <w:t xml:space="preserve">hal-02992651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth iron garnet: Ab initio study of electronic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Niels Keller</w:t>
+                <w:t xml:space="preserve">Faraday rotation in iron garnet films beyond elemental substitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Borovkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Sheidler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Blasiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolendra Karki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245150⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (5), pp.642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.000642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992663v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond acoustic-excitation-driven ultrafast magnetization dynamics in dielectric Bi-substituted yttrium iron garnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwan Deb</w:t>
+                <w:t xml:space="preserve">Bismuth iron garnet: Ab initio study of electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Teurtrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (17), pp.174407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.174407⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068295v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between epitaxial strain and low dimensionality effects in a ferrimagnetic oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Picosecond acoustic-excitation-driven ultrafast magnetization dynamics in dielectric Bi-substituted yttrium iron garnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Odile Stéphan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4978508⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (17), pp.174407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.174407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707064v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismuth iron garnet Bi 3 Fe 5 O 12 : A room temperature magnetoelectric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shengelaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Shengelaya</w:t>
+                <w:t xml:space="preserve">Dimitri Daraselia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Daraselia</w:t>
+                <w:t xml:space="preserve">David Japaridze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salia Cherifi-Hertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (14), pp.142404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4979826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of High Quality SrVO3 Electrode in Oxidizing Atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Keller</w:t>
+                <w:t xml:space="preserve">Interplay between epitaxial strain and low dimensionality effects in a ferrimagnetic oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201600274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (11), pp.115304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4978508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01381122v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally resolved optical probing of laser induced magnetization dynamics in bismuth iron garnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benny Koene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Rasing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (27), pp.276002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/28/27/276002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electronic phase transition with low dimensionality in SrVO 3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+                <w:t xml:space="preserve">Control of High Quality SrVO3 Electrode in Oxidizing Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2016.07.009⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (18), pp.1600274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201600274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485848v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium titanate (100) surfaces monitoring by high temperature in situ ellipsometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Study of the electronic phase transition with low dimensionality in SrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.01.175⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070925v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of magnetic precession in bismuth iron garnet via a polarization-independent impulsive photomagnetic effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Theo Rasing</w:t>
+                <w:t xml:space="preserve">Strontium titanate (100) surfaces monitoring by high temperature in situ ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Chikoidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 367 (11), pp.307-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.01.175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.184415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070935v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity type inversion in wide band gap antiferromagnetic FeTiO 3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excitation of magnetic precession in bismuth iron garnet via a polarization-independent impulsive photomagnetic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Popova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Ponjavidze</w:t>
+                <w:t xml:space="preserve">Benny Koene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Rasing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4798537⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (18), pp.184415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.184415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070944v1</w:t>
+                <w:t xml:space="preserve">hal-02070935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Evidence of Fe2+-Fe3+ Charge Ordering in the ferrimagnetic Hematite-Ilmenite Fe1.35Ti0.65O3 -d Thin Films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Conductivity type inversion in wide band gap antiferromagnetic FeTiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chikoidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tchelidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ponjavidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.167202⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (12), pp.122112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4798537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879446v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full spin polarization of complex ferrimagnetic bismuth iron garnet probed by magneto-optical Faraday spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwan Deb</w:t>
+                <w:t xml:space="preserve">Direct Evidence of Fe2+-Fe3+ Charge Ordering in the ferrimagnetic Hematite-Ilmenite Fe1.35Ti0.65O3 -d Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chikoidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (22), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.167202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.167202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076445v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropies in ultrathin bismuth iron garnet films</w:t>
               </w:r>
@@ -3853,51 +3870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Felipe Franco Galeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,2070 +3984,2187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition and optical characterizations of the magnetic samarium orthoferrite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+                <w:t xml:space="preserve">Full spin polarization of complex ferrimagnetic bismuth iron garnet probed by magneto-optical Faraday spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.09.027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070971v1</w:t>
+                <w:t xml:space="preserve">hal-02076445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of the magnetophotonic crystal based on bismuth iron garnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Popova</w:t>
+                <w:t xml:space="preserve">Magneto-optical Faraday spectroscopy of completely bismuth-substituted Bi 3 Fe 5 O 12 garnet thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liubov Magdenko</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4764345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (45), pp.455001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/45/455001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070952v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical Faraday spectroscopy of completely bismuth-substituted Bi 3 Fe 5 O 12 garnet thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic properties of the magnetophotonic crystal based on bismuth iron garnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubov Magdenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Deb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Popova</w:t>
+                <w:t xml:space="preserve">Halina Niedoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fouchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Dagens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (45), pp.455001. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (9), pp.093910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/45/455001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4764345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070950v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature phase transitions and critical exponents of Samarium orthoferrite determined by in situ optical ellipsometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Dumont</w:t>
+                <w:t xml:space="preserve">Pulsed laser deposition and optical characterizations of the magnetic samarium orthoferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mistrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3692088⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (6), pp.1890-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070962v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature phase transitions and critical exponents of Samarium orthoferrite determined by in situ optical ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (5), pp.053923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3692088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070948v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and self-exchange coupling in a YFeO 3 film</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Dumont</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3626749⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 525, pp.115-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070976v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Microstructure and self-exchange coupling in a YFeO 3 film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Noun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (4), pp.043928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3626749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070985v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ optical characterization of metal-insulator transition in LaNiO 3 and SrTiO 3 perovskites in pulsed laser deposition chamber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of the high temperature ferromagnetic semiconductor Fe1.5Ti0.5O3 on silicon-compatible substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Popova</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Chikoidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phase Transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01411594.2010.540494⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (23), pp.232501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3595271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070988v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of the high temperature ferromagnetic semiconductor Fe1.5Ti0.5O3 on silicon-compatible substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamie</w:t>
+                <w:t xml:space="preserve">In situ optical characterization of metal-insulator transition in LaNiO 3 and SrTiO 3 perovskites in pulsed laser deposition chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3595271⟩</w:t>
+              <w:t xml:space="preserve">Phase Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (5-6), pp.501-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01411594.2010.540494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070984v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical, and magnetic properties of the ferromagnetic semiconductor hematite-ilmenite Fe2−xTixO3−δ thin films on SrTiO3(001) prepared by pulsed laser deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605 (11-12), pp.1043-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3501104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070990v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR thermometry: a new tool for contactless in situ investigations of metal–insulator transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Denise</w:t>
+                <w:t xml:space="preserve">Structural, optical, and magnetic properties of the ferromagnetic semiconductor hematite-ilmenite Fe2−xTixO3−δ thin films on SrTiO3(001) prepared by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-010-5756-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (9), pp.093710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3501104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070993v1</w:t>
+                <w:t xml:space="preserve">hal-02070990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer-scale fabrication of magneto-photonic structures in Bismuth Iron Garnet thin film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">IR thermometry: a new tool for contactless in situ investigations of metal–insulator transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.04.021⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (1), pp.47-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-010-5756-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00670135v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the interlayer exchange coupling in epitaxial Fe1/MgO/Fe2/Co tunnel junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Wafer-scale fabrication of magneto-photonic structures in Bismuth Iron Garnet thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magdenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Schuhl</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vanwolleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2784942⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, pp.2437-2442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281561v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00670135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance in the epitaxial system Fe/MgO/Fe with coupled magnetic layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of the interlayer exchange coupling in epitaxial Fe1/MgO/Fe2/Co tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.224415⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (11), pp.112504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2784942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293048v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ferromagnetic resonance in the epitaxial system Fe/MgO/Fe with coupled magnetic layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Lesnik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (22), pp.224415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.224415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Epitaxial MgO layer for low-resistance and coupling-free magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faure-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1498153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6040,293 +6174,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-photonic ring circulator in Bismuth Iron Garnet thin film : design and fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Magdenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Smigaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beauvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Boston, United States. pp.J05-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-photonic ring circulator in Bismuth Iron Garnet thin film: design and fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Magdenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Smigaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beauvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6473,51 +6607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Madaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.134401" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Yves Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bargheer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184416" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Leitenberger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.064301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01136" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krichevsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozhaev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sylgacheva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmichev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144408" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kuzmichev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sylgacheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kozhaev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Krichevsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaposhnikov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Koita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterine Chikoidze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904958" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.224410" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Levy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borovkova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Sheidler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Blasiola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolendra Karki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000642" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Iori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245150" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shengelaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daraselia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Japaridze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979826" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600274" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9P6BLCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Koene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rasing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/27/276002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chikoidze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tchelidze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponjavidze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798537" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.167202" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224408" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Franco Galeano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02MK28M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mistrik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.09.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Magdenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Niedoba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dagens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764345" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/45/455001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775E11C2056A652538B72A3CA6EC717FFAD13717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692088" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Evain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2010.540494" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070984v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595271" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501104" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tessier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Denise" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-5756-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T9C9CSM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.04.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DPTB5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784942" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293048v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Lesnik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.224415" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645869v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Smigaj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauvillain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05584979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kcfj-t6f9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Madaci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00605" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.134401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Yves Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bargheer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184416" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Leitenberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.064301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064401" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krichevsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalish" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozhaev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sylgacheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmichev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144408" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kuzmichev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sylgacheva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kozhaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Krichevsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaposhnikov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900682" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Koita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterine Chikoidze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.224410" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borovkova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Sheidler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Blasiola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolendra Karki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000642" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Iori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shengelaya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daraselia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Japaridze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979826" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Koene" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rasing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/27/276002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600274" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9P6BLCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184415" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chikoidze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tchelidze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponjavidze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798537" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.167202" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Franco Galeano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02MK28M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224408" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070950v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/45/455001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775E11C2056A652538B72A3CA6EC717FFAD13717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Magdenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Niedoba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dagens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764345" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mistrik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.09.027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692088" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070984v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595271" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Evain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2010.540494" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501104" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tessier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Denise" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-5756-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T9C9CSM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670135v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.04.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DPTB5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784942" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Lesnik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.224415" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Smigaj" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauvillain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545241v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>