--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1164,429 +1164,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of structural and magnetic properties of multifunctional bismuth iron garnets upon Ca and Y doping</w:t>
+                <w:t xml:space="preserve">Enhanced magneto-optical Faraday effect in two-dimensional magnetoplasmonic structures caused by orthogonal plasmonic oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Teurtrie</w:t>
+                <w:t xml:space="preserve">D. Krichevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bocher</w:t>
+                <w:t xml:space="preserve">A. Kalish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mougin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niels Keller</w:t>
+                <w:t xml:space="preserve">M. Kozhaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+                <w:t xml:space="preserve">D. Sylgacheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kuzmichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.064401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.144408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992690v1</w:t>
+                <w:t xml:space="preserve">hal-02992701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca-3(VO4)(2) Nanowires on Metallic CaVO3 Films as Nanocapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (7), pp.6684-6692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.0c01136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced magneto-optical Faraday effect in two-dimensional magnetoplasmonic structures caused by orthogonal plasmonic oscillations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of structural and magnetic properties of multifunctional bismuth iron garnets upon Ca and Y doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kalish</w:t>
+                <w:t xml:space="preserve">Adrien Teurtrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kozhaev</w:t>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sylgacheva</w:t>
+                <w:t xml:space="preserve">Alexandra Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kuzmichev</w:t>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (14), </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.144408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.064401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992701v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Plasmonic Nanodisk Positions Inside a Magnetic Medium on the Faraday Effect Enhancement</w:t>
               </w:r>
@@ -1700,51 +1700,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
+                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
@@ -1779,112 +1779,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184539v1</w:t>
+                <w:t xml:space="preserve">hal-02337703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmosphere‐Induced Reversible Resistivity Changes in Ca/Y‐Doped Bismuth Iron Garnet Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Teurtrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1968,51 +1968,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
+                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
@@ -2047,82 +2047,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337703v1</w:t>
+                <w:t xml:space="preserve">hal-02184539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different magneto-optical response of magnetic sublattices as a function of temperature in ferrimagnetic bismuth iron garnet films</w:t>
               </w:r>
@@ -2359,64 +2359,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismuth iron garnet: Ab initio study of electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Teurtrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,64 +2774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2876,307 +2876,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally resolved optical probing of laser induced magnetization dynamics in bismuth iron garnet</w:t>
+                <w:t xml:space="preserve">Control of High Quality SrVO3 Electrode in Oxidizing Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benny Koene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Niels Keller</w:t>
+                <w:t xml:space="preserve">B. Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Rasing</w:t>
+                <w:t xml:space="preserve">M. Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/27/276002⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (18), pp.1600274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201600274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070916v1</w:t>
+                <w:t xml:space="preserve">hal-01381122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of High Quality SrVO3 Electrode in Oxidizing Atmosphere</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectrally resolved optical probing of laser induced magnetization dynamics in bismuth iron garnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Keller</w:t>
+                <w:t xml:space="preserve">Benny Koene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Rasing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201600274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (27), pp.276002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/27/276002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01381122v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the electronic phase transition with low dimensionality in SrVO 3 thin films</w:t>
               </w:r>
@@ -3442,51 +3442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation of magnetic precession in bismuth iron garnet via a polarization-independent impulsive photomagnetic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benny Koene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,51 +3494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Rasing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (18), pp.184415. </w:t>
@@ -3602,51 +3602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chikoidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tchelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3710,51 +3710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Evidence of Fe2+-Fe3+ Charge Ordering in the ferrimagnetic Hematite-Ilmenite Fe1.35Ti0.65O3 -d Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chikoidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111, pp.167202. </w:t>
@@ -4101,480 +4101,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical Faraday spectroscopy of completely bismuth-substituted Bi 3 Fe 5 O 12 garnet thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed laser deposition and optical characterizations of the magnetic samarium orthoferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Deb</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Mistrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/45/455001⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (6), pp.1890-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070950v1</w:t>
+                <w:t xml:space="preserve">hal-02070971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of the magnetophotonic crystal based on bismuth iron garnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubov Magdenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Niedoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (9), pp.093910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4764345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition and optical characterizations of the magnetic samarium orthoferrite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto-optical Faraday spectroscopy of completely bismuth-substituted Bi 3 Fe 5 O 12 garnet thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (45), pp.455001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/45/455001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.09.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070971v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature phase transitions and critical exponents of Samarium orthoferrite determined by in situ optical ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,64 +4664,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4823,51 +4823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4944,51 +4944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Chikoidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5052,90 +5052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ optical characterization of metal-insulator transition in LaNiO 3 and SrTiO 3 perovskites in pulsed laser deposition chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5186,51 +5186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5358,77 +5358,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (9), pp.093710. </w:t>
@@ -5466,51 +5466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR thermometry: a new tool for contactless in situ investigations of metal–insulator transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5625,51 +5625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafer-scale fabrication of magneto-photonic structures in Bismuth Iron Garnet thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Magdenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,64 +5758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the interlayer exchange coupling in epitaxial Fe1/MgO/Fe2/Co tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5892,51 +5892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic resonance in the epitaxial system Fe/MgO/Fe with coupled magnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6022,51 +6022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial MgO layer for low-resistance and coupling-free magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faure-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,51 +6607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05584979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kcfj-t6f9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Madaci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00605" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.134401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Yves Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bargheer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184416" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Leitenberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.064301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064401" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krichevsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalish" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozhaev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sylgacheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmichev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144408" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kuzmichev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sylgacheva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kozhaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Krichevsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaposhnikov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900682" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Koita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterine Chikoidze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.224410" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borovkova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Sheidler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Blasiola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolendra Karki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000642" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Iori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shengelaya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daraselia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Japaridze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979826" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Koene" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rasing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/27/276002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600274" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9P6BLCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184415" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chikoidze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tchelidze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponjavidze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798537" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.167202" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Franco Galeano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02MK28M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224408" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070950v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/45/455001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775E11C2056A652538B72A3CA6EC717FFAD13717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Magdenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Niedoba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dagens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764345" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mistrik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.09.027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692088" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070984v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595271" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Evain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2010.540494" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501104" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tessier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Denise" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-5756-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T9C9CSM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670135v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.04.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DPTB5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784942" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Lesnik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.224415" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Smigaj" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauvillain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545241v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05584979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kcfj-t6f9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Madaci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00605" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.134401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Yves Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bargheer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184416" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Leitenberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.064301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krichevsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalish" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozhaev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sylgacheva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmichev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.144408" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kuzmichev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sylgacheva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kozhaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Krichevsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaposhnikov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900682" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Koita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterine Chikoidze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.224410" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borovkova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Sheidler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Blasiola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolendra Karki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000642" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Iori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shengelaya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daraselia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Japaridze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979826" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600274" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9P6BLCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Koene" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rasing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/27/276002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184415" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chikoidze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tchelidze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponjavidze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798537" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.167202" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Franco Galeano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02MK28M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224408" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mistrik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.09.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Magdenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Niedoba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dagens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764345" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/45/455001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775E11C2056A652538B72A3CA6EC717FFAD13717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692088" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070984v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595271" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Evain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2010.540494" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501104" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tessier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Denise" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-5756-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T9C9CSM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670135v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magdenko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.04.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DPTB5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gendron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784942" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Lesnik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.224415" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Smigaj" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauvillain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545241v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>