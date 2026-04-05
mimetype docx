--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -66,971 +66,1010 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard $t$-structures</w:t>
+                <w:t xml:space="preserve">Cohomological Hall algebras of one-dimensional sheaves on surfaces and Yangians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Haine</w:t>
+                <w:t xml:space="preserve">Duiliu-Emanuel Diaconescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Francesco Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schiffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157524v1</w:t>
+                <w:t xml:space="preserve">hal-05559617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descent problems for derived Azumaya algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Binda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flops and Hilbert schemes of space curve singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duiliu-Emanuel Diaconescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arian Vosoughinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohomological Hall algebras of one-dimensional sheaves on surfaces and Yangians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duiliu-Emanuel Diaconescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schiffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The derived moduli of Stokes data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exodromy beyond conicality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Haine</w:t>
+                <w:t xml:space="preserve">Standard $t$-structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Haine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951043v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exodromy beyond conicality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Haine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homotopy theory of Stokes structures and derived moduli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exodromy beyond conicality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Haine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951049v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homotopy theory of Stokes data</w:t>
+                <w:t xml:space="preserve">Homotopy theory of Stokes structures and derived moduli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157492v1</w:t>
+                <w:t xml:space="preserve">hal-04951049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological exodromy with coefficients</w:t>
+                <w:t xml:space="preserve">Homotopy theory of Stokes data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006236v1</w:t>
+                <w:t xml:space="preserve">hal-05157492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohomological Hall algebras and their representations via torsion pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duiliu-Emanuel Diaconescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1042,1315 +1081,1390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Topological exodromy with coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The derived Riemann-Hilbert correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytification of mapping stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.13-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14231/AG-2025-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-archimedean quantum K-invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Yue Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/asens.2581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The homotopy-invariance of constructible sheaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Haine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homology, Homotopy and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/hha.2023.v25.n2.a6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">McKay correspondence, cohomological Hall algebras and categorification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duiliu-Emanuel Diaconescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Represent.Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (25), pp.933-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/ert/649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-dimensional categorified Hall algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (3), pp.1113-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/1303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derived Hom spaces in rigid analytic geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Yue Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications of the Research Institute for Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special issue dedicated to Masaki Kashiwara on the occasion of his 70th birthday, 57 (3/4), pp.921-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/PRIMS/57-3-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representability theorem in derived analytic geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Yue Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.3867-3951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derived Non-archimedean analytic Hilbert space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge António</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1474748020000092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GAGA theorems in derived complex geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.519-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/jag/716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derived non-archimedean analytic spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Yue Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.609-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00029-017-0310-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison results for derived Deligne–Mumford stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 287 (1), pp.177-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/pjm.2017.287.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher analytic stacks and GAGA theorems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Yue Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 302, pp.351-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2016.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derived methods in moduli theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Algebraic Geometry [math.AG]. Université de Strasbourg, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04984799v1</w:t>
-              </w:r>
-[...1122 lines deleted...]
-                <w:t xml:space="preserve">hal-02443725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2497,51 +2611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Porta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Teyssier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Binda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duiliu-Emanuel Diaconescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Vosoughinia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schiffmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vasserot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Haine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04984799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Holstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2025-002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Yue Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2581" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/hha.2023.v25.n2.a6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/ert/649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1303" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/PRIMS/57-3-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/998" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ant&#243;nio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748020000092" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/716" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-017-0310-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2017.287.177" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2016.07.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duiliu-Emanuel Diaconescu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Porta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schiffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vasserot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Binda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Vosoughinia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Teyssier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Haine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Holstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2025-002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Yue Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2581" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/hha.2023.v25.n2.a6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/ert/649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1303" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/PRIMS/57-3-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/998" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ant&#243;nio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748020000092" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/716" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-017-0310-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2017.287.177" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2016.07.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04984799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>