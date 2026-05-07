--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -214,774 +214,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descent problems for derived Azumaya algebras</w:t>
+                <w:t xml:space="preserve">Standard $t$-structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Binda</w:t>
+                <w:t xml:space="preserve">Peter Haine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951068v1</w:t>
+                <w:t xml:space="preserve">hal-05157524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flops and Hilbert schemes of space curve singularities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duiliu-Emanuel Diaconescu</w:t>
+                <w:t xml:space="preserve">Descent problems for derived Azumaya algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Binda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arian Vosoughinia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04951051v1</w:t>
+                <w:t xml:space="preserve">hal-04951068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohomological Hall algebras of one-dimensional sheaves on surfaces and Yangians</w:t>
+                <w:t xml:space="preserve">Flops and Hilbert schemes of space curve singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duiliu-Emanuel Diaconescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Vasserot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arian Vosoughinia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404219v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The derived moduli of Stokes data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohomological Hall algebras of one-dimensional sheaves on surfaces and Yangians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duiliu-Emanuel Diaconescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schiffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157522v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard $t$-structures</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The derived moduli of Stokes data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Haine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05157524v1</w:t>
+                <w:t xml:space="preserve">hal-05157522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exodromy beyond conicality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homotopy theory of Stokes structures and derived moduli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157496v1</w:t>
+                <w:t xml:space="preserve">hal-04951049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exodromy beyond conicality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Haine</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Haine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951043v1</w:t>
+                <w:t xml:space="preserve">hal-05157496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homotopy theory of Stokes structures and derived moduli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exodromy beyond conicality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Haine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951049v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homotopy theory of Stokes data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -993,190 +993,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohomological Hall algebras and their representations via torsion pairs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological exodromy with coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951060v1</w:t>
+                <w:t xml:space="preserve">hal-04006236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological exodromy with coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohomological Hall algebras and their representations via torsion pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duiliu-Emanuel Diaconescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006236v1</w:t>
+                <w:t xml:space="preserve">hal-04951060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The derived Riemann-Hilbert correspondence</w:t>
               </w:r>
@@ -1195,384 +1195,478 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derived methods in moduli theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Algebraic Geometry [math.AG]. Université de Strasbourg, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04984799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytification of mapping stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebraic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.13-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14231/AG-2025-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-archimedean quantum K-invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Yue Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24033/asens.2581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The homotopy-invariance of constructible sheaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Haine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homology, Homotopy and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/hha.2023.v25.n2.a6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">McKay correspondence, cohomological Hall algebras and categorification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duiliu-Emanuel Diaconescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1591,872 +1685,778 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Represent.Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (25), pp.933-972. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/ert/649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional categorified Hall algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (3), pp.1113-1205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/1303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derived Hom spaces in rigid analytic geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Yue Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications of the Research Institute for Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special issue dedicated to Masaki Kashiwara on the occasion of his 70th birthday, 57 (3/4), pp.921-958. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/PRIMS/57-3-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representability theorem in derived analytic geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Yue Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (12), pp.3867-3951. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derived Non-archimedean analytic Hilbert space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge António</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1474748020000092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAGA theorems in derived complex geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (3), pp.519-565. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/jag/716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derived non-archimedean analytic spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Yue Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (2), pp.609-665. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00029-017-0310-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison results for derived Deligne–Mumford stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 287 (1), pp.177-197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/pjm.2017.287.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher analytic stacks and GAGA theorems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Yue Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 302, pp.351-409. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2016.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2016.07.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02443725v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04984799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2611,51 +2611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duiliu-Emanuel Diaconescu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Porta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schiffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vasserot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Binda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Vosoughinia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Teyssier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Haine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Holstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2025-002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Yue Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2581" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/hha.2023.v25.n2.a6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/ert/649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1303" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/PRIMS/57-3-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/998" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ant&#243;nio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748020000092" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/716" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-017-0310-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2017.287.177" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2016.07.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04984799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duiliu-Emanuel Diaconescu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Porta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schiffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vasserot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Teyssier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Binda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Vosoughinia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Haine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04984799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Holstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2025-002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Yue Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2581" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/hha.2023.v25.n2.a6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/ert/649" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/PRIMS/57-3-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/998" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ant&#243;nio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748020000092" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/716" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-017-0310-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2017.287.177" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2016.07.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>