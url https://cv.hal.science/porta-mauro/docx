--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -993,190 +993,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological exodromy with coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohomological Hall algebras and their representations via torsion pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duiliu-Emanuel Diaconescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006236v1</w:t>
+                <w:t xml:space="preserve">hal-04951060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohomological Hall algebras and their representations via torsion pairs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological exodromy with coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951060v1</w:t>
+                <w:t xml:space="preserve">hal-04006236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The derived Riemann-Hilbert correspondence</w:t>
               </w:r>
@@ -2611,51 +2611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duiliu-Emanuel Diaconescu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Porta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schiffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vasserot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Teyssier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Binda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Vosoughinia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Haine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04984799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Holstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2025-002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Yue Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2581" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/hha.2023.v25.n2.a6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/ert/649" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/PRIMS/57-3-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/998" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ant&#243;nio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748020000092" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/716" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-017-0310-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2017.287.177" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2016.07.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duiliu-Emanuel Diaconescu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Porta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schiffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vasserot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Teyssier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Binda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Vosoughinia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Haine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04984799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Holstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2025-002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Yue Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2581" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/hha.2023.v25.n2.a6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/ert/649" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/PRIMS/57-3-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/998" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ant&#243;nio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748020000092" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/716" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-017-0310-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2017.287.177" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2016.07.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>