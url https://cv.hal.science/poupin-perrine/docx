--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1713,51 +1713,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages sonores d’Ukraine en temps de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t>
+              <w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3043,165 +3043,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening to war. Ordinary sensory experience in war-time ukraine</w:t>
+                <w:t xml:space="preserve">Руйнування Каховської греблі. Забруднення довкілля та майбутнє греблі в контексті зміни клімату. Міждисциплінарний проект</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ВПЛИВ КЛІМАТИЧНИХ ЗМІН НА ПРОСТОРОВИЙ РОЗВИТОК ТЕРИТОРІЙ ЗЕМЛІ: НАСЛІДКИ ТА ШЛЯХИ ВИРІШЕННЯ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ХЕРСОНСЬКИЙ ДЕРЖАВНИЙ АГРАРНО-ЕКОНОМІЧНИЙ УНІВЕРСИТЕТ, Кафедра землеустрою, геодезї та кадастру, Jun 2024, Kherson, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753861v1</w:t>
+                <w:t xml:space="preserve">hal-04854308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Руйнування Каховської греблі. Забруднення довкілля та майбутнє греблі в контексті зміни клімату. Міждисциплінарний проект</w:t>
+                <w:t xml:space="preserve">Listening to war. Ordinary sensory experience in war-time ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ВПЛИВ КЛІМАТИЧНИХ ЗМІН НА ПРОСТОРОВИЙ РОЗВИТОК ТЕРИТОРІЙ ЗЕМЛІ: НАСЛІДКИ ТА ШЛЯХИ ВИРІШЕННЯ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ХЕРСОНСЬКИЙ ДЕРЖАВНИЙ АГРАРНО-ЕКОНОМІЧНИЙ УНІВЕРСИТЕТ, Кафедра землеустрою, геодезї та кадастру, Jun 2024, Kherson, Ukraine</w:t>
+              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854308v1</w:t>
+                <w:t xml:space="preserve">hal-04753861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier les sensibilités écologiques : démarches participatives</w:t>
               </w:r>
@@ -3289,165 +3289,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes ukrainiennes dans la guerre et sous occupation russe</w:t>
+                <w:t xml:space="preserve">Réseaux sociaux, controverses environnementales et mobilisations d’habitants dans le Nord de la Russie. Années 2010 et guerre de 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres AAU #1 – L’horizon critique des approches sensibles de l’espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès 2022 du Gis Démocratie et participation. Démocratie par temps sombre : autoritarismes, participations, expérimentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Saint-Denis la Plaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914970v1</w:t>
+                <w:t xml:space="preserve">hal-03914055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux sociaux, controverses environnementales et mobilisations d’habitants dans le Nord de la Russie. Années 2010 et guerre de 2022</w:t>
+                <w:t xml:space="preserve">Villes ukrainiennes dans la guerre et sous occupation russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2022 du Gis Démocratie et participation. Démocratie par temps sombre : autoritarismes, participations, expérimentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Saint-Denis la Plaine, France</w:t>
+              <w:t xml:space="preserve">Rencontres AAU #1 – L’horizon critique des approches sensibles de l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914055v1</w:t>
+                <w:t xml:space="preserve">hal-03914970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shies, a local grassroot environmental protest in Northern Russia. Fieldwork as video/film curation</w:t>
               </w:r>
@@ -4880,51 +4880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B131A74"/>
+    <w:nsid w:val="7E636DBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5028,51 +5028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A6F04014"/>
+    <w:nsid w:val="38A8FC99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5262,51 +5262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132905v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7551/mitpress/15798.001.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sternberg-press.com/product/film-x-autochthonous-struggles-today/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/57150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogniss Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Baaloudj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Taalba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kawtari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287199v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mokrousova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.100.0263" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8619" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favarel-Garrigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.126.0151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11711" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14406" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074734ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120779v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthrovision.1886" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3250" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.007.0073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pipss.3921" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914055v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287209v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14951" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315630v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03133226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EHES0050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03580216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mitenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132905v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7551/mitpress/15798.001.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sternberg-press.com/product/film-x-autochthonous-struggles-today/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/57150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogniss Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Baaloudj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Taalba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kawtari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287199v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mokrousova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.100.0263" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8619" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favarel-Garrigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.126.0151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11711" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14406" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074734ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120779v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthrovision.1886" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3250" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.007.0073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pipss.3921" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287209v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14951" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315630v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03133226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EHES0050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03580216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mitenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>