--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1274,221 +1274,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'otage à la proie, Irina Dovgan. Une femme civile dans la guerre (Donbass, Ukraine)</w:t>
+                <w:t xml:space="preserve">30 ans de luttes contre les violences policières dans les quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogniss Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Baaloudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Taalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Kawtari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence partout, justice nulle part ! Monde commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.96-115, 2018</w:t>
+              <w:t xml:space="preserve">Violence partout, justice nulle part !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782130809159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120775v1</w:t>
+                <w:t xml:space="preserve">hal-03133263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 ans de luttes contre les violences policières dans les quartiers populaires</w:t>
+                <w:t xml:space="preserve">De l'otage à la proie, Irina Dovgan. Une femme civile dans la guerre (Donbass, Ukraine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence partout, justice nulle part !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9782130809159</w:t>
+              <w:t xml:space="preserve">Violence partout, justice nulle part ! Monde commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.96-115, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133263v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence, l’engagement, l’écriture</w:t>
               </w:r>
@@ -1863,235 +1863,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir les victimes et documenter les violences de guerre en Ukraine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Militants face à la « souverainisation » numérique. Réactions et nouvelles mobilisations dans l’ex-bloc socialiste (Russie, Ukraine, Cuba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hanna Mokrousova</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/chime.100.0263⟩</w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708650v1</w:t>
+                <w:t xml:space="preserve">hal-03900652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militants face à la « souverainisation » numérique. Réactions et nouvelles mobilisations dans l’ex-bloc socialiste (Russie, Ukraine, Cuba)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+                <w:t xml:space="preserve">Soutenir les victimes et documenter les violences de guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Zaytseva</w:t>
+                <w:t xml:space="preserve">Hanna Mokrousova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 134-135, </w:t>
+              <w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 100 (1), pp.263-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terminal.8498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/chime.100.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900652v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflit contre un projet de méga-décharge à Shies. Enjeux de souveraineté dans le nord-ouest russe à l’ère d’Internet</w:t>
               </w:r>
@@ -2240,105 +2240,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media and state repression: The case of VKontakte and the anti-garbage protest in Shies, in Far Northern Russia</w:t>
+                <w:t xml:space="preserve">« La Pomorie n’est pas une décharge pour les déchets de Moscou ! » Shies, un conflit d’aménagement exceptionnel dans le Grand-Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Monday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les dynamiques spatiales contemporaines de la Russie, 56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5210/fm.v26i5.11711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.21883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216196v1</w:t>
+                <w:t xml:space="preserve">hal-03292356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État face aux contestations des projets d’équipements en Russie : le cas du projet de décharge à Shies</w:t>
               </w:r>
@@ -2396,105 +2396,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Pomorie n’est pas une décharge pour les déchets de Moscou ! » Shies, un conflit d’aménagement exceptionnel dans le Grand-Nord</w:t>
+                <w:t xml:space="preserve">Social media and state repression: The case of VKontakte and the anti-garbage protest in Shies, in Far Northern Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Les dynamiques spatiales contemporaines de la Russie, 56, </w:t>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.21883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5210/fm.v26i5.11711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292356v1</w:t>
+                <w:t xml:space="preserve">hal-03216196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre soin des manifestants. Les street-medics dans le mouvement des Gilets jaunes</w:t>
               </w:r>
@@ -4510,51 +4510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Mitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4880,51 +4880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E636DBA"/>
+    <w:nsid w:val="F3A4B63E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5028,51 +5028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38A8FC99"/>
+    <w:nsid w:val="433FF885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5262,51 +5262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132905v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7551/mitpress/15798.001.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sternberg-press.com/product/film-x-autochthonous-struggles-today/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/57150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogniss Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Baaloudj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Taalba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kawtari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287199v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mokrousova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.100.0263" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8619" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favarel-Garrigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.126.0151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11711" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14406" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074734ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120779v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthrovision.1886" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3250" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.007.0073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pipss.3921" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287209v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14951" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315630v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03133226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EHES0050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03580216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mitenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132905v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7551/mitpress/15798.001.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sternberg-press.com/product/film-x-autochthonous-struggles-today/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/57150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogniss Abdallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Baaloudj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Taalba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kawtari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287199v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mokrousova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.100.0263" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8619" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favarel-Garrigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.126.0151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21883" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11711" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14406" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074734ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120779v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthrovision.1886" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3250" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.007.0073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pipss.3921" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287209v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14951" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315630v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03133226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EHES0050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03580216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mitenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>