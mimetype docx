--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Philippe Cortet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS au Laboratoire FAST, CNRS & Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025, Directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire FAST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS & Université Paris-Saclay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025, Directeur de recherche au CNRS au laboratoire FAST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2025, Chargé de recherche au CNRS au laboratoire FAST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009, Post-Doctorant au Service de Physique de l'État Condensé (CEA Saclay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007, Doctorant au Laboratoire de Physique de l'ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fluides stratifiés et en rotation, Turbulence d'ondes, Turbulence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adhésion des polymères, Mécanique de la fracture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Écoulements granulaires</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fast.universite-paris-saclay.fr/perso_cortet.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory observation of internal gravity wave turbulence in a three-dimensional large-scale facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.084804. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/71dk-9p1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of internal gravity waves in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (S3), pp.537-556. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kinetics of internal gravity waves beyond the hydrostatic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Krstulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 998, pp.A17. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal wave turbulence in a stratified fluid with and without eigenmodes of the experimental domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (5), pp.054802. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.054802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Spectra of Nonlocal Internal Gravity Wave Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (26), pp.264001. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.264001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding of a soft adhesive fibril in contact with an elastomeric pillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.5857-5866. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2sm00532h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (7), pp.074801. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.074801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Experimental Observation of Weak Inertial-Wave Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.254502. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.254502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcut to Geostrophy in Wave-Driven Rotating Turbulence: The Quartetic Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.124501. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.124501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending to Kinetic Energy Transfer in Adhesive Peel Front Microinstability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Zotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rapina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.068005. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.068005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.034801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of inertial waves of a horizontal cylinder in horizontal translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.034801. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.034801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurement of the large strain response of the fibrillar debonding region during the steady peeling of pressure sensitive adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204 (2), pp.175-190. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-016-0171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 794, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01485216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (7), pp.073701. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.073701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial and stick-slip regimes of unstable adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.4537 - 4548. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM00119J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling inertial waves from eddy turbulence in a forced rotating-turbulence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.043016. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.043016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01366748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.066602. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Stick-Slip Dynamics of Adhesive Tape Peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.128301. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.128301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-dependent elastic hysteresis during the peeling of Pressure Sensitive Adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.3480-3491 </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM00260E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and inverse energy cascades in a forced rotating turbulence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.125112. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4904957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01409191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dynamical effects during stick-slip adhesive peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM51918J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of turbulent datasets using Auto Regressive Moving Average processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Faranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Saint-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.105101. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01370486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhaus-like instability of large scale coherent structures in a fully turbulent von Karman flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.015103. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4855018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-dependent cyclone-anticyclone asymmetry in a forced rotating turbulence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.035108. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4867914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling-angle dependence of the stick-slip instability during adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (48), pp.9637-9643. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4SM01840K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Effect of Disorder on Subcritical Crack Growth Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (16), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.165506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent stick-slip dynamics during the peeling of an adhesive tape from a roller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (2), pp.22601 - 22601. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.022601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of a triadic resonance of plane inertial waves in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.014105. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3675627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial waves and modes excited by the libration of a rotating cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo R. M. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.076602. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4731802]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth rotation prevents exact solid-body rotation of fluids in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.59002. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/98/59002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurements of Anisotropic Energy Transfers in a Rotating Turbulence Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (2), pp.024503. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.024503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo R. M. Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1), pp.015102. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3540660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility divergence, phase transition and multistability of a highly turbulent closed flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (07), pp.P07012. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2011/07/P07012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of a Phase Transition in a Closed Turbulent Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.214501. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.214501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous spreading of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (8), pp.086603. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3483468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent rupture and slow crack growth: elastic and viscoplastic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214007. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of visco-plastic theory in a multi-directional inhomogeneous granular flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (1), pp.14001. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/14001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalized kinetic energy as a hydrodynamical global quantity for inhomogeneous anisotropic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxo Diribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (2), pp.025104. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3073745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler-like modelling of dense granular flows: application to a rotating drum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.619. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2009-00123-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation-Dissipation Relations and statistical temperatures in a turbulent von Kármán flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (17), pp.174502. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.174502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface oscillations and slow crack growth controlled by creep dynamics of necking instability in a glassy film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.185. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2008-10370-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00295166v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractive and repulsive cracks in a heterogeneous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (10), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00299089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the stick-slip peeling of an adhesive tape under a constant load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 03, pp.P03005. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2007/03/P03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between Subcritical and Fast Rupture Roughness: A Cumulant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.255502. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.255502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical law for slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi¨cloi¨c Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (20), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.205502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical crack growth in fibrous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.595. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10575-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Arrhenius dynamics for sub-critical crack growth in two-dimensional disordered brittle media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.602. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10572-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy spectra of non-local internal gravity wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courant Institute workshop of the Simons Collaboration on Wave Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological predictions for stratified wave turbulence spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics : Experiments and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of internal waves in a stratified fluid with and without eigenmodes of the fluid domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics : Experiments and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence d'ondes dans un fluide stratifié avec et sans mode de cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle 2023 du GDR "Défis théoriques pour les sciences du climat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectres d'énergie non-locaux de la turbulence d'ondes internes de gravité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2023 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding criterion of adhesive fibrils in contact with elastomeric pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bouheddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Interfaces texturées" coorganisée par le GDR MePhy et le GDR SurfTopo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Charbonnières-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence d'ondes dans un fluide stratifié avec et sans mode de cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2022 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Wave) Turbulence in rotating fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Turbulence and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of internal waves in a stratified fluid with and without eigenmodes of the fluid domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courant Institute workshop of the Simons Collaboration on Wave Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to hydrodynamic turbulence : Turbulence in rotating fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disorder in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves, Instabilities and Mixing in Rotating and Stratified Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Scheduled in Bangalore, finally online, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Wave) Turbulence in rotating fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Simons Collaboration on Wave Turbulence Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New-York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridimensionnalité de l'instabilité par résonance triadique d'une onde d'inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2021 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation expérimentale quantitative de la turbulence faible d’ondes d’inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2021 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the influence of the fibril debonding criterion on the peel energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Adhesion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of an acrylic adhesive on the top of a micrometric pillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Meeting of the Adhesion Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experimental observation of a weak turbulence of inertial waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Simons Collaboration on Wave Turbulence Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Scheduled in New York, finally online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décollement d'un adhésif acrylique depuis le sommet d'un plot micrométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'adhésion, JADH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instabilities and Turbulence in StratoRotational Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cottbus, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un mode géostrophique dans une expérience de turbulence en rotation forcée par des ondes d'inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2019 du GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial waves and rotating turbulence. Some experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Interactions and Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of inertial waves of a horizontal cylinder in horizontal translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillage d'ondes d'inertie d'un cylindre horizontal en translation dans un fluide en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique “Sillages et Ondes de Surface” 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linéarités d'un attracteur d'ondes d'inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2018 du GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of inertial waves produced by a cylinder in horizontal translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Workshop “Interdisciplinary Geo-Astro Fluid Dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité de stick-slip lors du pelage d'un ruban adhésif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zotti, Vincent De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale stick-slip during the peeling of adhesive tape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie, Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipolar order of the source on the viscous decay of inertial waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cottbus, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NewWave: New Challenges in Internal Wave Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick-Slip peeling of an adhesive tape at constant angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of a phase transition in a turbulent swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo R. M. Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic energy transfers in decaying rotating turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of sub-critical crack growth in a fibrous material: experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance lente de fissures: de la fragilité à la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Ecole normale supérieure de lyon - ENS LYON, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00162873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique en rotation et instabilité dynamique du pelage des adhésifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris-Sud, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01140399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Philippe Cortet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS au Laboratoire FAST, CNRS & Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025, Directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire FAST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS & Université Paris-Saclay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025, Directeur de recherche au CNRS au laboratoire FAST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2025, Chargé de recherche au CNRS au laboratoire FAST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009, Post-Doctorant au Service de Physique de l'État Condensé (CEA Saclay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007, Doctorant au Laboratoire de Physique de l'ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fluides stratifiés et en rotation, Turbulence d'ondes, Turbulence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adhésion des polymères, Mécanique de la fracture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Écoulements granulaires</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fast.universite-paris-saclay.fr/perso_cortet.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory observation of internal gravity wave turbulence in a three-dimensional large-scale facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.084804. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/71dk-9p1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of internal gravity waves in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (S3), pp.537-556. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kinetics of internal gravity waves beyond the hydrostatic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Krstulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 998, pp.A17. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal wave turbulence in a stratified fluid with and without eigenmodes of the experimental domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (5), pp.054802. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.054802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Spectra of Nonlocal Internal Gravity Wave Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (26), pp.264001. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.264001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding of a soft adhesive fibril in contact with an elastomeric pillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.5857-5866. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2sm00532h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (7), pp.074801. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.074801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcut to Geostrophy in Wave-Driven Rotating Turbulence: The Quartetic Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.124501. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.124501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Experimental Observation of Weak Inertial-Wave Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.254502. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.254502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending to Kinetic Energy Transfer in Adhesive Peel Front Microinstability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Zotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rapina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.068005. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.068005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.034801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of inertial waves of a horizontal cylinder in horizontal translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.034801. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.034801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurement of the large strain response of the fibrillar debonding region during the steady peeling of pressure sensitive adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204 (2), pp.175-190. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-016-0171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (7), pp.073701. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.073701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial and stick-slip regimes of unstable adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.4537 - 4548. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM00119J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 794, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01485216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling inertial waves from eddy turbulence in a forced rotating-turbulence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.043016. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.043016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01366748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.066602. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Stick-Slip Dynamics of Adhesive Tape Peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.128301. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.128301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-dependent elastic hysteresis during the peeling of Pressure Sensitive Adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.3480-3491 </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM00260E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and inverse energy cascades in a forced rotating turbulence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.125112. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4904957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01409191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of turbulent datasets using Auto Regressive Moving Average processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Faranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Saint-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.105101. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01370486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhaus-like instability of large scale coherent structures in a fully turbulent von Karman flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.015103. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4855018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dynamical effects during stick-slip adhesive peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM51918J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-dependent cyclone-anticyclone asymmetry in a forced rotating turbulence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.035108. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4867914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling-angle dependence of the stick-slip instability during adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (48), pp.9637-9643. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4SM01840K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Effect of Disorder on Subcritical Crack Growth Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (16), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.165506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent stick-slip dynamics during the peeling of an adhesive tape from a roller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (2), pp.22601 - 22601. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.022601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of a triadic resonance of plane inertial waves in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.014105. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3675627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial waves and modes excited by the libration of a rotating cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo R. M. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.076602. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4731802]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth rotation prevents exact solid-body rotation of fluids in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.59002. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/98/59002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurements of Anisotropic Energy Transfers in a Rotating Turbulence Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (2), pp.024503. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.024503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo R. M. Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1), pp.015102. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3540660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility divergence, phase transition and multistability of a highly turbulent closed flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (07), pp.P07012. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2011/07/P07012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of a Phase Transition in a Closed Turbulent Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.214501. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.214501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous spreading of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (8), pp.086603. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3483468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent rupture and slow crack growth: elastic and viscoplastic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214007. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of visco-plastic theory in a multi-directional inhomogeneous granular flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (1), pp.14001. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/14001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalized kinetic energy as a hydrodynamical global quantity for inhomogeneous anisotropic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxo Diribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (2), pp.025104. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3073745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler-like modelling of dense granular flows: application to a rotating drum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.619. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2009-00123-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation-Dissipation Relations and statistical temperatures in a turbulent von Kármán flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (17), pp.174502. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.174502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface oscillations and slow crack growth controlled by creep dynamics of necking instability in a glassy film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.185. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2008-10370-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00295166v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractive and repulsive cracks in a heterogeneous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (10), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00299089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the stick-slip peeling of an adhesive tape under a constant load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 03, pp.P03005. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2007/03/P03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between Subcritical and Fast Rupture Roughness: A Cumulant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.255502. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.255502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical law for slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi¨cloi¨c Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (20), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.205502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical crack growth in fibrous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.595. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10575-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Arrhenius dynamics for sub-critical crack growth in two-dimensional disordered brittle media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.602. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10572-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy spectra of non-local internal gravity wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courant Institute workshop of the Simons Collaboration on Wave Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological predictions for stratified wave turbulence spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics : Experiments and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of internal waves in a stratified fluid with and without eigenmodes of the fluid domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics : Experiments and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence d'ondes dans un fluide stratifié avec et sans mode de cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle 2023 du GDR "Défis théoriques pour les sciences du climat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectres d'énergie non-locaux de la turbulence d'ondes internes de gravité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2023 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding criterion of adhesive fibrils in contact with elastomeric pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bouheddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Interfaces texturées" coorganisée par le GDR MePhy et le GDR SurfTopo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Charbonnières-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of internal waves in a stratified fluid with and without eigenmodes of the fluid domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courant Institute workshop of the Simons Collaboration on Wave Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Wave) Turbulence in rotating fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Turbulence and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence d'ondes dans un fluide stratifié avec et sans mode de cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2022 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to hydrodynamic turbulence : Turbulence in rotating fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disorder in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves, Instabilities and Mixing in Rotating and Stratified Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Scheduled in Bangalore, finally online, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Wave) Turbulence in rotating fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Simons Collaboration on Wave Turbulence Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New-York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridimensionnalité de l'instabilité par résonance triadique d'une onde d'inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2021 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation expérimentale quantitative de la turbulence faible d’ondes d’inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2021 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the influence of the fibril debonding criterion on the peel energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Adhesion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of an acrylic adhesive on the top of a micrometric pillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Meeting of the Adhesion Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experimental observation of a weak turbulence of inertial waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Simons Collaboration on Wave Turbulence Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Scheduled in New York, finally online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un mode géostrophique dans une expérience de turbulence en rotation forcée par des ondes d'inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2019 du GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instabilities and Turbulence in StratoRotational Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cottbus, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décollement d'un adhésif acrylique depuis le sommet d'un plot micrométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'adhésion, JADH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial waves and rotating turbulence. Some experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Interactions and Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of inertial waves of a horizontal cylinder in horizontal translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillage d'ondes d'inertie d'un cylindre horizontal en translation dans un fluide en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique “Sillages et Ondes de Surface” 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linéarités d'un attracteur d'ondes d'inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2018 du GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of inertial waves produced by a cylinder in horizontal translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Workshop “Interdisciplinary Geo-Astro Fluid Dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité de stick-slip lors du pelage d'un ruban adhésif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zotti, Vincent De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale stick-slip during the peeling of adhesive tape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie, Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NewWave: New Challenges in Internal Wave Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipolar order of the source on the viscous decay of inertial waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cottbus, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick-Slip peeling of an adhesive tape at constant angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo R. M. Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of a phase transition in a turbulent swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic energy transfers in decaying rotating turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of sub-critical crack growth in a fibrous material: experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance lente de fissures: de la fragilité à la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Ecole normale supérieure de lyon - ENS LYON, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00162873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique en rotation et instabilité dynamique du pelage des adhésifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris-Sud, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01140399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FEEEA72"/>
+    <w:nsid w:val="C5D64EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73522F92"/>
+    <w:nsid w:val="025A833F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fast.universite-paris-saclay.fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fast.universite-paris-saclay.fr/perso_cortet.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/71dk-9p1c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710516v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nazarenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odens Mora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.054802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.264001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00532h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.074801" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.254502" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.124501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Zotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rapina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0171-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00119J" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.128301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00260E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904957" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51918J" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Maria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896637" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4855018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867914" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01840K" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165506" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727358v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.022601" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lamriben" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Maas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731802]" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;bron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/59002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.024503" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540660" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.214501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483468" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01729166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073745" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419416v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.174502" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00295166v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10370-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00299089v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156792v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.255502" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156750v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vanel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi&#168;cloi&#168;c Vanel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.205502" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10575-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156836v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10572-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10077-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398897v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouheddou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399030v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398348v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396255v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414569v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414581v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398278v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398302v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zotti, Vincent De" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444685v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie, Dalbe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938332v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938190v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439822v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600522v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600527v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Mass" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600312v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01140399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fast.universite-paris-saclay.fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fast.universite-paris-saclay.fr/perso_cortet.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/71dk-9p1c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710516v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nazarenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odens Mora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.054802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.264001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00532h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.074801" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.124501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.254502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Zotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rapina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0171-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00119J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.128301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00260E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904957" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Maria" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4855018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51918J" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867914" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01840K" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165506" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727358v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.022601" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lamriben" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Maas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731802]" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;bron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/59002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.024503" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540660" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.214501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483468" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01729166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073745" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419416v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.174502" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00295166v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10370-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00299089v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156792v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.255502" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156750v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vanel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi&#168;cloi&#168;c Vanel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.205502" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10575-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156836v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10572-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10077-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398897v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouheddou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396255v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414569v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399263v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414581v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399245v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398302v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zotti, Vincent De" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444685v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie, Dalbe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938190v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938332v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439822v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Mass" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600312v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01140399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>