--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Philippe Cortet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS au Laboratoire FAST, CNRS & Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025, Directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire FAST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS & Université Paris-Saclay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025, Directeur de recherche au CNRS au laboratoire FAST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2025, Chargé de recherche au CNRS au laboratoire FAST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009, Post-Doctorant au Service de Physique de l'État Condensé (CEA Saclay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007, Doctorant au Laboratoire de Physique de l'ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fluides stratifiés et en rotation, Turbulence d'ondes, Turbulence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adhésion des polymères, Mécanique de la fracture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Écoulements granulaires</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fast.universite-paris-saclay.fr/perso_cortet.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory observation of internal gravity wave turbulence in a three-dimensional large-scale facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.084804. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/71dk-9p1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of internal gravity waves in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (S3), pp.537-556. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kinetics of internal gravity waves beyond the hydrostatic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Krstulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 998, pp.A17. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal wave turbulence in a stratified fluid with and without eigenmodes of the experimental domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (5), pp.054802. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.054802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Spectra of Nonlocal Internal Gravity Wave Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (26), pp.264001. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.264001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding of a soft adhesive fibril in contact with an elastomeric pillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.5857-5866. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2sm00532h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (7), pp.074801. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.074801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcut to Geostrophy in Wave-Driven Rotating Turbulence: The Quartetic Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.124501. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.124501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Experimental Observation of Weak Inertial-Wave Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.254502. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.254502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending to Kinetic Energy Transfer in Adhesive Peel Front Microinstability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Zotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rapina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.068005. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.068005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.034801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of inertial waves of a horizontal cylinder in horizontal translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.034801. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.034801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurement of the large strain response of the fibrillar debonding region during the steady peeling of pressure sensitive adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204 (2), pp.175-190. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-016-0171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (7), pp.073701. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.073701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial and stick-slip regimes of unstable adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.4537 - 4548. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM00119J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 794, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01485216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling inertial waves from eddy turbulence in a forced rotating-turbulence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.043016. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.043016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01366748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.066602. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Stick-Slip Dynamics of Adhesive Tape Peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.128301. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.128301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-dependent elastic hysteresis during the peeling of Pressure Sensitive Adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.3480-3491 </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM00260E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and inverse energy cascades in a forced rotating turbulence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.125112. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4904957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01409191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of turbulent datasets using Auto Regressive Moving Average processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Faranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Saint-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.105101. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01370486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhaus-like instability of large scale coherent structures in a fully turbulent von Karman flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.015103. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4855018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dynamical effects during stick-slip adhesive peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM51918J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-dependent cyclone-anticyclone asymmetry in a forced rotating turbulence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.035108. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4867914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling-angle dependence of the stick-slip instability during adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (48), pp.9637-9643. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4SM01840K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Effect of Disorder on Subcritical Crack Growth Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (16), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.165506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent stick-slip dynamics during the peeling of an adhesive tape from a roller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (2), pp.22601 - 22601. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.022601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of a triadic resonance of plane inertial waves in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.014105. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3675627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial waves and modes excited by the libration of a rotating cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo R. M. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.076602. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4731802]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth rotation prevents exact solid-body rotation of fluids in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.59002. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/98/59002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurements of Anisotropic Energy Transfers in a Rotating Turbulence Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (2), pp.024503. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.024503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo R. M. Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1), pp.015102. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3540660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility divergence, phase transition and multistability of a highly turbulent closed flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (07), pp.P07012. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2011/07/P07012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of a Phase Transition in a Closed Turbulent Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.214501. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.214501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous spreading of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (8), pp.086603. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3483468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent rupture and slow crack growth: elastic and viscoplastic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214007. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of visco-plastic theory in a multi-directional inhomogeneous granular flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (1), pp.14001. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/14001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalized kinetic energy as a hydrodynamical global quantity for inhomogeneous anisotropic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxo Diribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (2), pp.025104. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3073745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler-like modelling of dense granular flows: application to a rotating drum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.619. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2009-00123-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation-Dissipation Relations and statistical temperatures in a turbulent von Kármán flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (17), pp.174502. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.174502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface oscillations and slow crack growth controlled by creep dynamics of necking instability in a glassy film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.185. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2008-10370-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00295166v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractive and repulsive cracks in a heterogeneous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (10), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00299089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the stick-slip peeling of an adhesive tape under a constant load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 03, pp.P03005. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2007/03/P03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between Subcritical and Fast Rupture Roughness: A Cumulant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.255502. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.255502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical law for slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi¨cloi¨c Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (20), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.205502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical crack growth in fibrous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.595. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10575-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Arrhenius dynamics for sub-critical crack growth in two-dimensional disordered brittle media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.602. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10572-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy spectra of non-local internal gravity wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courant Institute workshop of the Simons Collaboration on Wave Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological predictions for stratified wave turbulence spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics : Experiments and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of internal waves in a stratified fluid with and without eigenmodes of the fluid domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics : Experiments and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence d'ondes dans un fluide stratifié avec et sans mode de cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle 2023 du GDR "Défis théoriques pour les sciences du climat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectres d'énergie non-locaux de la turbulence d'ondes internes de gravité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2023 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding criterion of adhesive fibrils in contact with elastomeric pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bouheddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Interfaces texturées" coorganisée par le GDR MePhy et le GDR SurfTopo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Charbonnières-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of internal waves in a stratified fluid with and without eigenmodes of the fluid domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courant Institute workshop of the Simons Collaboration on Wave Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Wave) Turbulence in rotating fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Turbulence and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence d'ondes dans un fluide stratifié avec et sans mode de cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2022 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to hydrodynamic turbulence : Turbulence in rotating fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disorder in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves, Instabilities and Mixing in Rotating and Stratified Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Scheduled in Bangalore, finally online, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Wave) Turbulence in rotating fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Simons Collaboration on Wave Turbulence Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New-York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridimensionnalité de l'instabilité par résonance triadique d'une onde d'inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2021 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation expérimentale quantitative de la turbulence faible d’ondes d’inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2021 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the influence of the fibril debonding criterion on the peel energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Adhesion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of an acrylic adhesive on the top of a micrometric pillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Meeting of the Adhesion Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experimental observation of a weak turbulence of inertial waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Simons Collaboration on Wave Turbulence Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Scheduled in New York, finally online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un mode géostrophique dans une expérience de turbulence en rotation forcée par des ondes d'inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2019 du GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instabilities and Turbulence in StratoRotational Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cottbus, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décollement d'un adhésif acrylique depuis le sommet d'un plot micrométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'adhésion, JADH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial waves and rotating turbulence. Some experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Interactions and Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of inertial waves of a horizontal cylinder in horizontal translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillage d'ondes d'inertie d'un cylindre horizontal en translation dans un fluide en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique “Sillages et Ondes de Surface” 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linéarités d'un attracteur d'ondes d'inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2018 du GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of inertial waves produced by a cylinder in horizontal translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Workshop “Interdisciplinary Geo-Astro Fluid Dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité de stick-slip lors du pelage d'un ruban adhésif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zotti, Vincent De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale stick-slip during the peeling of adhesive tape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie, Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NewWave: New Challenges in Internal Wave Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipolar order of the source on the viscous decay of inertial waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cottbus, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick-Slip peeling of an adhesive tape at constant angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo R. M. Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of a phase transition in a turbulent swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic energy transfers in decaying rotating turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of sub-critical crack growth in a fibrous material: experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance lente de fissures: de la fragilité à la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Ecole normale supérieure de lyon - ENS LYON, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00162873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique en rotation et instabilité dynamique du pelage des adhésifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris-Sud, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01140399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Philippe Cortet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS au Laboratoire FAST, CNRS & Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025, Directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire FAST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS & Université Paris-Saclay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025, Directeur de recherche au CNRS au laboratoire FAST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2025, Chargé de recherche au CNRS au laboratoire FAST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009, Post-Doctorant au Service de Physique de l'État Condensé (CEA Saclay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007, Doctorant au Laboratoire de Physique de l'ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fluides stratifiés et en rotation, Turbulence d'ondes, Turbulence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adhésion des polymères, Mécanique de la fracture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Écoulements granulaires</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fast.universite-paris-saclay.fr/perso_cortet.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory observation of internal gravity wave turbulence in a three-dimensional large-scale facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.084804. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/71dk-9p1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of internal gravity waves in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (S3), pp.537-556. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kinetics of internal gravity waves beyond the hydrostatic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Krstulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 998, pp.A17. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal wave turbulence in a stratified fluid with and without eigenmodes of the experimental domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (5), pp.054802. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.054802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Spectra of Nonlocal Internal Gravity Wave Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (26), pp.264001. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.264001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding of a soft adhesive fibril in contact with an elastomeric pillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.5857-5866. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2sm00532h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (7), pp.074801. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.074801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcut to Geostrophy in Wave-Driven Rotating Turbulence: The Quartetic Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.124501. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.124501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Experimental Observation of Weak Inertial-Wave Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.254502. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.254502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending to Kinetic Energy Transfer in Adhesive Peel Front Microinstability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Zotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rapina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.068005. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.068005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.034801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of inertial waves of a horizontal cylinder in horizontal translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.034801. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.034801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurement of the large strain response of the fibrillar debonding region during the steady peeling of pressure sensitive adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204 (2), pp.175-190. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-016-0171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 794, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01485216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (7), pp.073701. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.073701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial and stick-slip regimes of unstable adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.4537 - 4548. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM00119J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling inertial waves from eddy turbulence in a forced rotating-turbulence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.043016. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.043016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01366748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.066602. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Stick-Slip Dynamics of Adhesive Tape Peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.128301. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.128301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-dependent elastic hysteresis during the peeling of Pressure Sensitive Adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.3480-3491 </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM00260E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of turbulent datasets using Auto Regressive Moving Average processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Faranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Saint-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.105101. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01370486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhaus-like instability of large scale coherent structures in a fully turbulent von Karman flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.015103. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4855018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong dynamical effects during stick-slip adhesive peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.132 - 138. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM51918J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-dependent cyclone-anticyclone asymmetry in a forced rotating turbulence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.035108. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4867914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling-angle dependence of the stick-slip instability during adhesive tape peeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (48), pp.9637-9643. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4SM01840K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and inverse energy cascades in a forced rotating turbulence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.125112. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4904957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01409191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Effect of Disorder on Subcritical Crack Growth Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (16), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.165506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent stick-slip dynamics during the peeling of an adhesive tape from a roller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (2), pp.22601 - 22601. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.022601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of a triadic resonance of plane inertial waves in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.014105. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3675627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial waves and modes excited by the libration of a rotating cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo R. M. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.076602. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4731802]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth rotation prevents exact solid-body rotation of fluids in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.59002. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/98/59002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurements of Anisotropic Energy Transfers in a Rotating Turbulence Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (2), pp.024503. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.024503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo R. M. Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1), pp.015102. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3540660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility divergence, phase transition and multistability of a highly turbulent closed flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (07), pp.P07012. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2011/07/P07012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of a Phase Transition in a Closed Turbulent Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.214501. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.214501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous spreading of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (8), pp.086603. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3483468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent rupture and slow crack growth: elastic and viscoplastic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (21), pp.214007. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of visco-plastic theory in a multi-directional inhomogeneous granular flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (1), pp.14001. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/14001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalized kinetic energy as a hydrodynamical global quantity for inhomogeneous anisotropic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxo Diribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (2), pp.025104. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3073745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler-like modelling of dense granular flows: application to a rotating drum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.619. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2009-00123-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface oscillations and slow crack growth controlled by creep dynamics of necking instability in a glassy film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.185. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2008-10370-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00295166v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractive and repulsive cracks in a heterogeneous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (10), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/10/P10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00299089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation-Dissipation Relations and statistical temperatures in a turbulent von Kármán flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Chavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (17), pp.174502. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.174502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between Subcritical and Fast Rupture Roughness: A Cumulant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.255502. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.255502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical law for slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi¨cloi¨c Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (20), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.205502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the stick-slip peeling of an adhesive tape under a constant load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 03, pp.P03005. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2007/03/P03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical crack growth in fibrous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.595. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10575-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Arrhenius dynamics for sub-critical crack growth in two-dimensional disordered brittle media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.602. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10572-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in polycarbonate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy spectra of non-local internal gravity wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courant Institute workshop of the Simons Collaboration on Wave Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological predictions for stratified wave turbulence spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics : Experiments and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of internal waves in a stratified fluid with and without eigenmodes of the fluid domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics : Experiments and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence d'ondes dans un fluide stratifié avec et sans mode de cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle 2023 du GDR "Défis théoriques pour les sciences du climat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectres d'énergie non-locaux de la turbulence d'ondes internes de gravité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2023 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding criterion of adhesive fibrils in contact with elastomeric pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bouheddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Interfaces texturées" coorganisée par le GDR MePhy et le GDR SurfTopo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Charbonnières-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of internal waves in a stratified fluid with and without eigenmodes of the fluid domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courant Institute workshop of the Simons Collaboration on Wave Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence d'ondes dans un fluide stratifié avec et sans mode de cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2022 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Wave) Turbulence in rotating fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Turbulence and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to hydrodynamic turbulence : Turbulence in rotating fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disorder in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves, Instabilities and Mixing in Rotating and Stratified Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Scheduled in Bangalore, finally online, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Wave) Turbulence in rotating fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Simons Collaboration on Wave Turbulence Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New-York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation expérimentale quantitative de la turbulence faible d’ondes d’inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2021 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the influence of the fibril debonding criterion on the peel energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Adhesion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridimensionnalité de l'instabilité par résonance triadique d'une onde d'inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Odens Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2021 du GDR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of an acrylic adhesive on the top of a micrometric pillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Meeting of the Adhesion Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experimental observation of a weak turbulence of inertial waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Simons Collaboration on Wave Turbulence Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Scheduled in New York, finally online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un mode géostrophique dans une expérience de turbulence en rotation forcée par des ondes d'inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2019 du GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décollement d'un adhésif acrylique depuis le sommet d'un plot micrométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duigou-Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'adhésion, JADH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instabilities and Turbulence in StratoRotational Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cottbus, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial waves and rotating turbulence. Some experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Interactions and Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of inertial waves of a horizontal cylinder in horizontal translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillage d'ondes d'inertie d'un cylindre horizontal en translation dans un fluide en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique “Sillages et Ondes de Surface” 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linéarités d'un attracteur d'ondes d'inertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dauxois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2018 du GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of inertial waves produced by a cylinder in horizontal translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Workshop “Interdisciplinary Geo-Astro Fluid Dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité de stick-slip lors du pelage d'un ruban adhésif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zotti, Vincent De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipolar order of the source on the viscous decay of inertial waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cottbus, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Machicoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NewWave: New Challenges in Internal Wave Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale stick-slip during the peeling of adhesive tape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie, Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick-Slip peeling of an adhesive tape at constant angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Dalbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo R. M. Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of a phase transition in a turbulent swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiffaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic energy transfers in decaying rotating turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lamriben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of sub-critical crack growth in a fibrous material: experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance lente de fissures: de la fragilité à la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Ecole normale supérieure de lyon - ENS LYON, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00162873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamique en rotation et instabilité dynamique du pelage des adhésifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris-Sud, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01140399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5D64EE3"/>
+    <w:nsid w:val="AFB43F3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="025A833F"/>
+    <w:nsid w:val="786EF967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fast.universite-paris-saclay.fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fast.universite-paris-saclay.fr/perso_cortet.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/71dk-9p1c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710516v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nazarenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odens Mora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.054802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.264001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00532h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.074801" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.124501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.254502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Zotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rapina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0171-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00119J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.128301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00260E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904957" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Maria" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4855018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51918J" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867914" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01840K" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165506" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727358v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.022601" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lamriben" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Maas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731802]" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;bron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/59002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.024503" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540660" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.214501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483468" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01729166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073745" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419416v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.174502" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00295166v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10370-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00299089v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156792v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.255502" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156750v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vanel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi&#168;cloi&#168;c Vanel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.205502" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10575-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156836v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10572-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10077-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398897v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouheddou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396255v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414569v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399263v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414581v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399245v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398302v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zotti, Vincent De" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444685v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie, Dalbe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938190v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938332v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439822v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Mass" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600312v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01140399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fast.universite-paris-saclay.fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fast.universite-paris-saclay.fr/perso_cortet.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/71dk-9p1c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710516v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nazarenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odens Mora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.054802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.264001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00532h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.074801" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.124501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.254502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Zotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rapina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0171-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00119J" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.128301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00260E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Maria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pons" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896637" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4855018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51918J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867914" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01840K" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904957" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.165506" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01727358v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.022601" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lamriben" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Maas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731802]" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;bron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/59002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.024503" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540660" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.214501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483468" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01729166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073745" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00295166v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10370-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00299089v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/10/P10022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.174502" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156792v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.255502" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156750v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vanel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi&#168;cloi&#168;c Vanel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.205502" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10575-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156836v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10572-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10077-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398897v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouheddou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399030v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396255v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396292v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414558v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414569v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414581v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399263v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398302v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zotti, Vincent De" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938190v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938266v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444685v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie, Dalbe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439822v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Mass" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600312v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01140399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>