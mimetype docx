--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -72,2444 +72,2457 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir les discriminations par une action de formation : une évaluation</w:t>
+                <w:t xml:space="preserve">Les discriminations à l’embauche dans l’enseignement supérieur et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.3-17. </w:t>
+              <w:t xml:space="preserve">, 2025, 548, pp.3-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415732v1</w:t>
+                <w:t xml:space="preserve">hal-05567570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du point de basculement sur le marché du logement : les résultats d’une expérience de terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Prévenir les discriminations par une action de formation : une évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick L’horty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264857v1</w:t>
+                <w:t xml:space="preserve">hal-05415732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking for Tipping Point in the Housing Market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cream skimming and discrimination in access to medical care: A field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.1868-1883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hec.4692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04966782v1</w:t>
+                <w:t xml:space="preserve">hal-04264822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Volunteering Always Pay? An Experimental Analysis of the Impact of Prior Service in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Seeking for Tipping Point in the Housing Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brodaty</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17632/hr26bnbgp2.1⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (1), pp.5-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265238v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 133 (2), pp.233-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/redp.332.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing ethnic discrimination through formal warning: Evidence from two combined field experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Does Volunteering Always Pay? An Experimental Analysis of the Impact of Prior Service in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Mbaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thomas Brodaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2022.103850⟩</w:t>
+              <w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17632/hr26bnbgp2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264870v1</w:t>
+                <w:t xml:space="preserve">hal-04265238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : les effets croisés du genre, de l’origine et de l’adresse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reducing ethnic discrimination through formal warning: Evidence from two combined field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, pp.103850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2022.103850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2023.541.2104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05196132v1</w:t>
+                <w:t xml:space="preserve">hal-04264870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cream skimming and discrimination in access to medical care: A field experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : les effets croisés du genre, de l’origine et de l’adresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hec.4692⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 541, pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2023.541.2104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264822v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclical behavior of hiring discrimination: evidence from repeated experiments in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">À la recherche du point de basculement sur le marché du logement : les résultats d’une expérience de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 74 (1), pp.5-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00168-023-01217-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04264834v1</w:t>
+                <w:t xml:space="preserve">hal-04264857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des politiques publiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Langot</w:t>
+                <w:t xml:space="preserve">Cyclical behavior of hiring discrimination: evidence from repeated experiments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.225.0003⟩</w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.711-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-023-01217-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265249v1</w:t>
+                <w:t xml:space="preserve">hal-04264834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is disability more discriminatory in hiring than ethnicity, address or gender ? Evidence from a multi-criteria correspondence experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick l'Horty</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114990⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. XXXVIII (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.225.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913072v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : une exploration localisée en pays Avesnois</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Révéler les composantes de la discrimination à partir des taux de rappel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.223.0413⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume XXXVII (1), pp.233-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.221.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265316v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les composantes de la discrimination à partir des taux de rappel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Can subsidies paid directly to employers reduce residential discrimination in employment? An assessment based on serial field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.221.0233⟩</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (6), pp.1202-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00420980211006033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265319v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can subsidies paid directly to employers reduce residential discrimination in employment? An assessment based on serial field experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is disability more discriminatory in hiring than ethnicity, address or gender ? Evidence from a multi-criteria correspondence experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick L’horty</w:t>
+                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00420980211006033⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, pp.114990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264896v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : une exploration localisée en pays Avesnois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Volume XXXVII (1), pp.3-12. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Juin (3), pp.413-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.221.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.223.0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265308v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for Discrimination in Leisure Accommodation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.141.0023⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume XXXVII (1), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.221.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264888v1</w:t>
+                <w:t xml:space="preserve">hal-04265308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configurations familiales à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (1), pp.77-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2101.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La discrimination liée à l’origine, sur le marché du logement à Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Testing for Discrimination in Leisure Accommodation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.185-219. </w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, pp.23-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.211.0185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.141.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265323v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des politiques publiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La discrimination liée à l’origine, sur le marché du logement à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.3-13. </w:t>
+              <w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.185-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.211.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.211.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265258v1</w:t>
+                <w:t xml:space="preserve">hal-04265323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discriminations à l’embauche dans la sphère publique : effets respectifs de l’adresse et de l’origine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’évaluation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71, pp.31-56. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.3-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.711.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.211.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458688v1</w:t>
+                <w:t xml:space="preserve">hal-04265258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour market effects of urban riots: An experimental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers in Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 99 (3), pp.787-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2537,1916 +2550,1916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination in Access to Housing: A Test on Urban Areas in Metropolitan France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les discriminations à l’embauche dans la sphère publique : effets respectifs de l’adresse et de l’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2019.513.2004⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71, pp.31-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.711.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537864v1</w:t>
+                <w:t xml:space="preserve">hal-02458688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations in the Market for “Lemons”: A multicriteria correspondence test in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics of Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24, pp.100192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecotra.2020.100192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des politiques publiques. Une introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discrimination in Access to Housing: A Test on Urban Areas in Metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vol. XXXV (1), pp.3-18. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 513, pp.27-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.201.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2019.513.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265265v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination à l’embauche : retour sur deux décennies de testings en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'évaluation des politiques publiques. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Vol. XXXIV (1), pp.91-132. </w:t>
+              <w:t xml:space="preserve">, 2020, Vol. XXXV (1), pp.3-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.191.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.201.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329778v1</w:t>
+                <w:t xml:space="preserve">hal-04265265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for redlining in the labour market</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discrimination à l’embauche : retour sur deux décennies de testings en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (2), pp.153-173. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. XXXIV (1), pp.91-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17421772.2019.1559347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.191.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458683v1</w:t>
+                <w:t xml:space="preserve">hal-04265328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : Les enseignements de trois testings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Testing for redlining in the labour market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t>
+              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.153-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17421772.2019.1559347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458697v1</w:t>
+                <w:t xml:space="preserve">hal-02458683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des politiques publiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discrimination à l’embauche : retour sur deux décennies de testings en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 34, pp.3-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.191.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Vol. XXXIV (1), pp.91-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.191.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03957844v1</w:t>
+                <w:t xml:space="preserve">hal-04329778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : Les enseignements de trois testings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.191.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04265267v1</w:t>
+                <w:t xml:space="preserve">hal-02458697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminations dans l’accès à la banque et à l’assurance : Les enseignements de trois testings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'évaluation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.191.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264983v1</w:t>
+                <w:t xml:space="preserve">halshs-03957844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination à l’embauche : retour sur deux décennies de testings en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Vol. XXXIV (1), pp.91-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.191.0091⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Vol. XXXIV (1), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.191.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265328v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des politiques publiques. Une introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discriminations dans l’accès à la banque et à l’assurance : Les enseignements de trois testings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.181.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04265271v1</w:t>
+                <w:t xml:space="preserve">hal-04264983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does labour market history influence the access to hiring interviews?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Counterproductive hiring discrimination against women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Manpower</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.1 - 17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJM-09-2017-0231⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJM-01-2016-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827450v1</w:t>
+                <w:t xml:space="preserve">hal-04265338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterproductive hiring discrimination against women</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'évaluation des politiques publiques. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manpower</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJM-01-2016-0004⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIII (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.181.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265338v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How does labour market history influence the access to hiring interviews?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, XXXII (1), pp.3. </w:t>
+              <w:t xml:space="preserve">International Journal of Manpower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.171.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJM-09-2017-0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265277v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Enhanced Mobility of Young People Improve Employment and Housing Outcomes? Evidence from a Large and Controlled Experiment in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ethnic Discrimination in the Rental Housing Market: An Experiment in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.1-14. </w:t>
+              <w:t xml:space="preserve">International Regional Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (1), pp.65-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jue.2016.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0160017617739065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467941v1</w:t>
+                <w:t xml:space="preserve">hal-04264978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnic Discrimination in the Rental Housing Market: An Experiment in New Caledonia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Regional Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (1), pp.65-97. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXXII (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0160017617739065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.171.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264978v1</w:t>
+                <w:t xml:space="preserve">hal-04265277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does Enhanced Mobility of Young People Improve Employment and Housing Outcomes? Evidence from a Large and Controlled Experiment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 206-207 (1), pp.55-69. </w:t>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265347v1</w:t>
+                <w:t xml:space="preserve">hal-01467941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vol. 67 (3), pp.525-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4480,64 +4493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, XXXI (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4571,90 +4584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (2), pp.267-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4688,2833 +4701,2937 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n° 206-207 (1), pp.55-69. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+              <w:t xml:space="preserve">, 2016, 206-207 (1), pp.55-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592892v1</w:t>
+                <w:t xml:space="preserve">hal-04265347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mérite : un rempart contre les discriminations ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pierné</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.151.0155⟩</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 206-207 (1), pp.55-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385990v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Evidence of Ethnic and Gender Discriminations in the French Labor Market Using Experimental Data: A Ranking Extension of Responses from Correspondence Tests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Ene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592897v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume XXX (1), pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.151.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01225567v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le mérite : un rempart contre les discriminations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fremigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Volume XXX (1), pp.3-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.151.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.155-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.151.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265288v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des politiques publiques. Une introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New Evidence of Ethnic and Gender Discriminations in the French Labor Market Using Experimental Data: A Ranking Extension of Responses from Correspondence Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, XXIX (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117/118, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.141.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265296v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La discrimination à l'entrée des établissements scolaires privés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'évaluation des politiques publiques. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Volume XXIX (2), pp.143-178. </w:t>
+              <w:t xml:space="preserve">, 2014, XXIX (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.142.0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.141.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265351v1</w:t>
+                <w:t xml:space="preserve">hal-04265296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussir à l'université avec un emploi salarié</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La discrimination à l'entrée des établissements scolaires privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brodaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Volume XXIX (1), pp.155-187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.141.0155⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Volume XXIX (2), pp.143-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.142.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265348v1</w:t>
+                <w:t xml:space="preserve">hal-04265351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès à l'emploi après un CAP ou un baccalauréat professionnel : une évaluation expérimentale dans deux secteurs d'activité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Réussir à l'université avec un emploi salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 123 (3), pp.353-375. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume XXIX (1), pp.155-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.233.0353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.141.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385895v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination à l'embauche : les effets du genre et de l'origine se cumulent-ils systématiquement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'accès à l'emploi après un CAP ou un baccalauréat professionnel : une évaluation expérimentale dans deux secteurs d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fremigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123 (3), pp.353-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.233.0353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546748v1</w:t>
+                <w:t xml:space="preserve">hal-01385895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination à l'embauche : les effets du genre et de l'origine se cumulent-ils systématiquement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 464 (1), pp.141-153. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 464-465-466, pp.141-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592903v1</w:t>
+                <w:t xml:space="preserve">hal-05546748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénévolat et accès à l'emploi</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Discrimination à l'embauche : les effets du genre et de l'origine se cumulent-ils systématiquement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.651.0047⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 464 (1), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2013.10234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265019v1</w:t>
+                <w:t xml:space="preserve">hal-03592903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une évaluation expérimentale d'un micro-programme social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bénévolat et accès à l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brodaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Volume XXVII (1), pp.107-127. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (1), pp.47-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.121.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.651.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265366v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation expérimentale d'un micro-programme social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Volume XXVII (1), pp.107-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfe.121.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592932v1</w:t>
+                <w:t xml:space="preserve">hal-04265366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation aléatoire et expérimentations sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une évaluation expérimentale d'un micro-programme social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Volume XXVI (1), pp.13-48. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, Volume XXVII (1), pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.121.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.111.0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04265376v1</w:t>
+                <w:t xml:space="preserve">hal-03592932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and Employment Access, a Controlled Experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation aléatoire et expérimentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 26 (4), pp.33-56. </w:t>
+              <w:t xml:space="preserve">, 2011, Volume XXVI (1), pp.13-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.114.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.111.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592939v1</w:t>
+                <w:t xml:space="preserve">hal-04265376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du lieu de résidence sur l’accès à l’emploi : un test de discrimination auprès des jeunes qualifiés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mobility and Employment Access, a Controlled Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 447 (1), pp.71-95. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (4), pp.33-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/estat.2011.9711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.114.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592941v1</w:t>
+                <w:t xml:space="preserve">hal-03592939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Discriminations: an Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Les effets du lieu de résidence sur l’accès à l’emploi : un test de discrimination auprès des jeunes qualifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/41219157⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 447 (1), pp.71-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2011.9711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265029v1</w:t>
+                <w:t xml:space="preserve">hal-03592941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités d'accès aux emplois et inégalités de salaires. La situation des enfants d'immigrés et des jeunes résidant dans une zone urbaine sensible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Are Young French Jobseekers of Ethnic Immigrant Origin Discriminated against? A Controlled Experiment in the Paris Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 433-434, pp.71-75. </w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99/100, pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/estat.2010.8086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/41219165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265377v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Young French Jobseekers of Ethnic Immigrant Origin Discriminated against? A Controlled Experiment in the Paris Area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Measuring Discriminations: an Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noam Leandri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dominique Meurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 99/100, pp.187. </w:t>
+              <w:t xml:space="preserve">, 2010, 99/100, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/41219165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/41219157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265034v1</w:t>
+                <w:t xml:space="preserve">hal-04265029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence syndicale réduit-elle la discrimination salariale à l'encontre des femmes ? Un examen sur l'année 2002</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inégalités d'accès aux emplois et inégalités de salaires. La situation des enfants d'immigrés et des jeunes résidant dans une zone urbaine sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 119 (3), pp.401--450. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 433-434, pp.71-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.193.0401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/estat.2010.8086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877982v1</w:t>
+                <w:t xml:space="preserve">hal-04265377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Unions have a Different Effect on Male and Female Wages?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La présence syndicale réduit-elle la discrimination salariale à l'encontre des femmes ? Un examen sur l'année 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (3), pp.401--450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.193.0401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265380v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of age and family constraints on gender hiring discrimination: A field experiment in the French financial sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labour Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (3), pp.371-391. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2006.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiring Discrimination in the French Financial Sector: An Econometric Analysis on Field Experiment Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do Unions have a Different Effect on Male and Female Wages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/20079129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04265055v1</w:t>
+                <w:t xml:space="preserve">hal-04265380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiring Discrimination in the French Financial Sector: An Econometric Analysis on Field Experiment Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 78, pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/20079129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593030v1</w:t>
+                <w:t xml:space="preserve">hal-04265055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination à l'embauche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hiring Discrimination in the French Financial Sector: An Econometric Analysis on Field Experiment Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.553.0611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04265057v1</w:t>
+                <w:t xml:space="preserve">hal-03593030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discrimination à l'embauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (3), pp.611-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.553.0611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer la discrimination à l'embauche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7 (3), pp.55-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7661,51 +7778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brodaty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/hr26bnbgp2.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05196132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4692" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01217-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.225.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Mahmoudi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114990" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leborgne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.223.0413" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980211006033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.711.0031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12483" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c du Parquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2020.100192" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.201.0003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.191.0091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2019.1559347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.191.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.181.0003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0231" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-01-2016-0004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.171.0003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617739065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.206.0055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0525" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.161.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014563470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piern&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.151.0155" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592897v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Parquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225567v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.151.0003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265296v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.142.0143" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jekaterina Dmitrijeva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0155" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0353" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05546748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10234" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bougard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.651.0047" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.121.0107" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265376v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.111.0013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592939v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.114.0033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9711" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219157" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2010.8086" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Leandri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219165" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.193.0401" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-3SNM3FDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2006.01.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ5JWSC9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265055v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079129" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0611" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265388v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05567570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.548.2139" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4692" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brodaty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/hr26bnbgp2.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05196132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01217-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.225.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980211006033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Mahmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114990" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leborgne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.223.0413" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0185" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12483" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.711.0031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c du Parquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2020.100192" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.201.0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.191.0091" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2019.1559347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.191.0003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-01-2016-0004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.181.0003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0231" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617739065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.171.0003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0525" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.161.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014563470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.206.0055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265288v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.151.0003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piern&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.151.0155" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Parquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.21" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.142.0143" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jekaterina Dmitrijeva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0155" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0353" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05546748v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10234" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bougard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.651.0047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265366v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.121.0107" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592932v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265376v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.111.0013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.114.0033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592941v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9711" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Leandri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219165" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265029v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219157" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265377v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2010.8086" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.193.0401" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-3SNM3FDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2006.01.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ5JWSC9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079129" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0611" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265388v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>