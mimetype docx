--- v1 (2026-04-02)
+++ v2 (2026-05-05)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -289,328 +289,354 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.3-17. </w:t>
+              <w:t xml:space="preserve">, 2025, 547, pp.3-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cream skimming and discrimination in access to medical care: A field experiment</w:t>
+                <w:t xml:space="preserve">À la recherche du point de basculement sur le marché du logement : les résultats d’une expérience de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hec.4692⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 74 (1), pp.5-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264822v1</w:t>
+                <w:t xml:space="preserve">hal-04264857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking for Tipping Point in the Housing Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74 (1), pp.5-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -619,375 +645,375 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 133 (2), pp.233-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/redp.332.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Volunteering Always Pay? An Experimental Analysis of the Impact of Prior Service in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brodaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brodaty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17632/hr26bnbgp2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing ethnic discrimination through formal warning: Evidence from two combined field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 98, pp.103850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2022.103850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : les effets croisés du genre, de l’origine et de l’adresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1006,222 +1032,183 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 541, pp.3-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24187/ecostat.2023.541.2104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du point de basculement sur le marché du logement : les résultats d’une expérience de terrain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick L’horty</w:t>
+                <w:t xml:space="preserve">L’évaluation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. XXXVIII (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.225.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264857v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclical behavior of hiring discrimination: evidence from repeated experiments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1253,665 +1240,678 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72, pp.711-733. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-023-01217-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des politiques publiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Langot</w:t>
+                <w:t xml:space="preserve">Cream skimming and discrimination in access to medical care: A field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. XXXVIII (1), pp.3-14. </w:t>
+              <w:t xml:space="preserve">Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.1868-1883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.225.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hec.4692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265249v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les composantes de la discrimination à partir des taux de rappel</w:t>
+                <w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : une exploration localisée en pays Avesnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+                <w:t xml:space="preserve">Denis Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.221.0233⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Juin (3), pp.413-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.223.0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265319v1</w:t>
+                <w:t xml:space="preserve">hal-04265316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can subsidies paid directly to employers reduce residential discrimination in employment? An assessment based on serial field experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick L’horty</w:t>
+                <w:t xml:space="preserve">Is disability more discriminatory in hiring than ethnicity, address or gender ? Evidence from a multi-criteria correspondence experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, pp.114990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00420980211006033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04264896v1</w:t>
+                <w:t xml:space="preserve">hal-03913072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is disability more discriminatory in hiring than ethnicity, address or gender ? Evidence from a multi-criteria correspondence experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naomie Mahmoudi</w:t>
+                <w:t xml:space="preserve">Révéler les composantes de la discrimination à partir des taux de rappel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume XXXVII (1), pp.233-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.221.0233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114990⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03913072v1</w:t>
+                <w:t xml:space="preserve">hal-04265319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : une exploration localisée en pays Avesnois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can subsidies paid directly to employers reduce residential discrimination in employment? An assessment based on serial field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leborgne</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Juin (3), pp.413-430. </w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (6), pp.1202-1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.223.0413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00420980211006033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265316v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1997,51 +1997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2101,77 +2101,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing for Discrimination in Leisure Accommodation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2244,51 +2244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2335,51 +2335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2420,538 +2420,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labour market effects of urban riots: An experimental assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les discriminations à l’embauche dans la sphère publique : effets respectifs de l’adresse et de l’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99 (3), pp.787-806. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71, pp.31-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pirs.12483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.711.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264908v1</w:t>
+                <w:t xml:space="preserve">hal-02458688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discriminations à l’embauche dans la sphère publique : effets respectifs de l’adresse et de l’origine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labour market effects of urban riots: An experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71, pp.31-56. </w:t>
+              <w:t xml:space="preserve">Papers in Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (3), pp.787-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.711.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pirs.12483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458688v1</w:t>
+                <w:t xml:space="preserve">hal-04264908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminations in the Market for “Lemons”: A multicriteria correspondence test in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Discrimination in Access to Housing: A Test on Urban Areas in Metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics of Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.100192. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 513, pp.27-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecotra.2020.100192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2019.513.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389425v1</w:t>
+                <w:t xml:space="preserve">hal-02537864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination in Access to Housing: A Test on Urban Areas in Metropolitan France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Discriminations in the Market for “Lemons”: A multicriteria correspondence test in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Du Parquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+                <w:t xml:space="preserve">Loïc du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 513, pp.27-45. </w:t>
+              <w:t xml:space="preserve">Economics of Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.100192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2019.513.2004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecotra.2020.100192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537864v1</w:t>
+                <w:t xml:space="preserve">hal-03389425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des politiques publiques. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2998,51 +2998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination à l’embauche : retour sur deux décennies de testings en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3059,81 +3059,81 @@
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfe.191.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265328v1</w:t>
+                <w:t xml:space="preserve">hal-04329778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing for redlining in the labour market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3187,2206 +3187,2206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination à l’embauche : retour sur deux décennies de testings en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+                <w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : Les enseignements de trois testings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.191.0091⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329778v1</w:t>
+                <w:t xml:space="preserve">hal-02458697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : Les enseignements de trois testings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souleymane Mbaye</w:t>
+                <w:t xml:space="preserve">L'évaluation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.191.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02458697v1</w:t>
+                <w:t xml:space="preserve">halshs-03957844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des politiques publiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Langot</w:t>
+                <w:t xml:space="preserve">Discriminations dans l’accès à la banque et à l’assurance : Les enseignements de trois testings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.191.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03957844v1</w:t>
+                <w:t xml:space="preserve">hal-04264983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vol. XXXIV (1), pp.3-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfe.191.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminations dans l’accès à la banque et à l’assurance : Les enseignements de trois testings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souleymane Mbaye</w:t>
+                <w:t xml:space="preserve">Discrimination à l’embauche : retour sur deux décennies de testings en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. XXXIV (1), pp.91-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.191.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264983v1</w:t>
+                <w:t xml:space="preserve">hal-04265328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterproductive hiring discrimination against women</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick L’horty</w:t>
+                <w:t xml:space="preserve">L'évaluation des politiques publiques. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manpower</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (1), pp.37-50. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIII (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJM-01-2016-0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.181.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265338v1</w:t>
+                <w:t xml:space="preserve">hal-04265271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des politiques publiques. Une introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Langot</w:t>
+                <w:t xml:space="preserve">How does labour market history influence the access to hiring interviews?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.181.0003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Manpower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJM-09-2017-0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265271v1</w:t>
+                <w:t xml:space="preserve">hal-01827450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does labour market history influence the access to hiring interviews?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Counterproductive hiring discrimination against women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Gall</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Manpower</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.37-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJM-09-2017-0231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJM-01-2016-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827450v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnic Discrimination in the Rental Housing Market: An Experiment in New Caledonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick L’horty</w:t>
+                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Regional Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (1), pp.65-97. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXXII (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0160017617739065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.171.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264978v1</w:t>
+                <w:t xml:space="preserve">hal-04265277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Langot</w:t>
+                <w:t xml:space="preserve">Does Enhanced Mobility of Young People Improve Employment and Housing Outcomes? Evidence from a Large and Controlled Experiment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, XXXII (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.171.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265277v1</w:t>
+                <w:t xml:space="preserve">hal-01467941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Enhanced Mobility of Young People Improve Employment and Housing Outcomes? Evidence from a Large and Controlled Experiment in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+                <w:t xml:space="preserve">Ethnic Discrimination in the Rental Housing Market: An Experiment in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.1-14. </w:t>
+              <w:t xml:space="preserve">International Regional Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (1), pp.65-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jue.2016.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0160017617739065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467941v1</w:t>
+                <w:t xml:space="preserve">hal-04264978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t>
+                <w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilia Ene</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.673.0525⟩</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206-207 (1), pp.55-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265002v1</w:t>
+                <w:t xml:space="preserve">hal-04265347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Ene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, XXXI (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 67 (3), pp.525-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.161.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.673.0525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265282v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick L’horty</w:t>
+                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (2), pp.267-286. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XXXI (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0042098014563470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.161.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265000v1</w:t>
+                <w:t xml:space="preserve">hal-04265282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Ene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 206-207 (1), pp.55-69. </w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (2), pp.267-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0042098014563470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265347v1</w:t>
+                <w:t xml:space="preserve">hal-04265000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n° 206-207 (1), pp.55-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+                <w:t xml:space="preserve">Le mérite : un rempart contre les discriminations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fremigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.155-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.151.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01225567v1</w:t>
+                <w:t xml:space="preserve">hal-01385990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Langot</w:t>
+                <w:t xml:space="preserve">New Evidence of Ethnic and Gender Discriminations in the French Labor Market Using Experimental Data: A Ranking Extension of Responses from Correspondence Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.151.0003⟩</w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117/118, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265288v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mérite : un rempart contre les discriminations ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+                <w:t xml:space="preserve">L’évaluation des politiques publiques. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pierné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 30 (1), pp.155-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.151.0155⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Volume XXX (1), pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.151.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385990v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Evidence of Ethnic and Gender Discriminations in the French Labor Market Using Experimental Data: A Ranking Extension of Responses from Correspondence Tests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Ene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03592897v1</w:t>
+                <w:t xml:space="preserve">halshs-01225567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des politiques publiques. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5433,64 +5433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discrimination à l'entrée des établissements scolaires privés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brodaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5563,51 +5563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5654,77 +5654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à l'emploi après un CAP ou un baccalauréat professionnel : une évaluation expérimentale dans deux secteurs d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fremigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5784,77 +5784,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination à l'embauche : les effets du genre et de l'origine se cumulent-ils systématiquement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5905,77 +5905,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination à l'embauche : les effets du genre et de l'origine se cumulent-ils systématiquement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6035,90 +6035,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénévolat et accès à l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brodaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (1), pp.47-69. </w:t>
@@ -6169,51 +6169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation expérimentale d'un micro-programme social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6273,51 +6273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation expérimentale d'un micro-programme social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6455,64 +6455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility and Employment Access, a Controlled Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6624,64 +6624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 447 (1), pp.71-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6709,929 +6709,1050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Young French Jobseekers of Ethnic Immigrant Origin Discriminated against? A Controlled Experiment in the Paris Area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les effets du lieu de résidence sur l'accès à l'emploi : un test de discrimination auprès de jeunes qualifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 447, pp.71-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265034v1</w:t>
+                <w:t xml:space="preserve">hal-05579696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Discriminations: an Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 99/100, pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/41219157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités d'accès aux emplois et inégalités de salaires. La situation des enfants d'immigrés et des jeunes résidant dans une zone urbaine sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 433-434, pp.71-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/estat.2010.8086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence syndicale réduit-elle la discrimination salariale à l'encontre des femmes ? Un examen sur l'année 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Are Young French Jobseekers of Ethnic Immigrant Origin Discriminated against? A Controlled Experiment in the Paris Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.193.0401⟩</w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99/100, pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/41219165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02877982v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of age and family constraints on gender hiring discrimination: A field experiment in the French financial sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La présence syndicale réduit-elle la discrimination salariale à l'encontre des femmes ? Un examen sur l'année 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2006.01.006⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (3), pp.401--450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.193.0401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265044v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Unions have a Different Effect on Male and Female Wages?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiring Discrimination in the French Financial Sector: An Econometric Analysis on Field Experiment Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of age and family constraints on gender hiring discrimination: A field experiment in the French financial sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/20079129⟩</w:t>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (3), pp.371-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265055v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiring Discrimination in the French Financial Sector: An Econometric Analysis on Field Experiment Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination à l'embauche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hiring Discrimination in the French Financial Sector: An Econometric Analysis on Field Experiment Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.553.0611⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 78, pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/20079129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265057v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination à l'embauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (3), pp.611-621. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.553.0611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer la discrimination à l'embauche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7 (3), pp.55-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7778,51 +7899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05567570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.548.2139" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4692" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brodaty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/hr26bnbgp2.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103850" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05196132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01217-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.225.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980211006033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Mahmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114990" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leborgne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.223.0413" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0185" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12483" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.711.0031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c du Parquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2020.100192" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.201.0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.191.0091" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2019.1559347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.191.0003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-01-2016-0004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.181.0003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0231" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617739065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.171.0003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0525" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.161.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014563470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.206.0055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265288v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.151.0003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piern&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.151.0155" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Parquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.21" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.142.0143" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jekaterina Dmitrijeva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0155" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0353" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05546748v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10234" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bougard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.651.0047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265366v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.121.0107" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592932v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265376v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.111.0013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.114.0033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592941v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9711" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Leandri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219165" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265029v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219157" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265377v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2010.8086" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.193.0401" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-3SNM3FDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2006.01.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ5JWSC9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079129" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0611" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265388v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05567570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.548.2139" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brodaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/hr26bnbgp2.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103850" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05196132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.225.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01217-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4692" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leborgne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.223.0413" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913072v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Mahmoudi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114990" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980211006033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0185" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.711.0031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12483" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c du Parquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2020.100192" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.201.0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.191.0091" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2019.1559347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.191.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.181.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0231" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-01-2016-0004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.171.0003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264978v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617739065" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265347v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.206.0055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0525" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.161.0003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014563470" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piern&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.151.0155" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Parquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.21" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.151.0003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.142.0143" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jekaterina Dmitrijeva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0155" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0353" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05546748v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10234" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bougard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.651.0047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265366v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.121.0107" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592932v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265376v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.111.0013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.114.0033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592941v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9711" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05579696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219157" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2010.8086" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Leandri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219165" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.193.0401" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-3SNM3FDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265380v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265044v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2006.01.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ5JWSC9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265055v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0611" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>