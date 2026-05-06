--- v0 (2026-03-12)
+++ v1 (2026-05-06)
@@ -815,51 +815,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to the Himalayan Rock Art Database (HiRADa)</w:t>
+                <w:t xml:space="preserve">Introducing the Himalayan Rock Art Database (HiRADa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
@@ -877,97 +877,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitization of Gandharan Artefacts: Kickoff Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Ruhr University Bochum, Germany</w:t>
+              <w:t xml:space="preserve">25th International Conference of the European Association for South Asian Archaeology and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681465v1</w:t>
+                <w:t xml:space="preserve">hal-03834349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Himalayan Rock Art Database (HiRADa)</w:t>
+                <w:t xml:space="preserve">Insights into developments in Himalayan rock art research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
@@ -985,97 +985,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference of the European Association for South Asian Archaeology and Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies (IATS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834349v1</w:t>
+                <w:t xml:space="preserve">hal-03834346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into developments in Himalayan rock art research</w:t>
+                <w:t xml:space="preserve">An introduction to the Himalayan Rock Art Database (HiRADa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vernier</w:t>
@@ -1093,73 +1093,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Danielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies (IATS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Digitization of Gandharan Artefacts: Kickoff Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Ruhr University Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834346v1</w:t>
+                <w:t xml:space="preserve">hal-03681465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet AMPERE 2.0 : La correspondance du Grand Ampère, 75 ans après</w:t>
               </w:r>
@@ -1277,213 +1277,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les encyclopédies médiévales et les digital humanities : l’évolution du programme Sourcencyme</w:t>
+                <w:t xml:space="preserve">Image et dénomination de l’empereur Auguste dans les commentaires de la traduction de La Cité de Dieu de saint Augustin par Raoul de Presles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612053v1</w:t>
+                <w:t xml:space="preserve">hal-01612047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de l’encodage d’un corpus accessible en ligne, cas du corpus Ampère</w:t>
+                <w:t xml:space="preserve">Les encyclopédies médiévales et les digital humanities : l’évolution du programme Sourcencyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612031v1</w:t>
+                <w:t xml:space="preserve">hal-01612053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image et dénomination de l’empereur Auguste dans les commentaires de la traduction de La Cité de Dieu de saint Augustin par Raoul de Presles</w:t>
+                <w:t xml:space="preserve">Autour de l’encodage d’un corpus accessible en ligne, cas du corpus Ampère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612047v1</w:t>
+                <w:t xml:space="preserve">hal-01612031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités numériques pourquoi et comment ?</w:t>
               </w:r>
@@ -3218,51 +3218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EB177F8"/>
+    <w:nsid w:val="8484EB20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3449,51 +3449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ppons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9151-0948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/IMG/pdf/cv_pons-3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319085v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Andronache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cerrito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Echampard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Stumpf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romanello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612053v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaugiraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boschetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blondel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coustumer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Segala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Boby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Terriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ingarao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Lanselle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ppons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9151-0948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/IMG/pdf/cv_pons-3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319085v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Andronache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cerrito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Echampard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Stumpf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romanello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bruneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vernier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaugiraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boschetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blondel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coustumer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Segala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Boby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Terriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ingarao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Lanselle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Pointet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>