--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.3125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pramod Ranjan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pramod Ranjan, a Hindi writer, critic and socio-political activist, is among those who have challenged the traditional way of looking at the culture, literature and politics of the downtrodden and the deprived people. His writings afford a fresh perspective on high-end science & technology and the power games related to it. Bahujan Sahitya Ki Prastavna (The case for Bahujan literature) and Bahujan Sahityetihas (Bahujan aspect of history of literature) – two books published under his editorship – supply a theoretical basis to the concept of Bahujan Literature.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahishasur: Ek Jannayak (Mahishasur: A people's hero) and Mahishasur: Mithak Va Paramparayein (Mahishasur: myths and traditions) – also published under his editorship – made an alternative cultural vision the part of the wider discourse. Besides, he has edited three books in Hindi centred on EV Ramasamy Periyar - Jati Vyavastha Aur Pitrasatta (Caste system and patriarchy), Dharma Aur Vishwa Drishti (Religion and worldview) and Sacchi Ramayan (True Ramayana). The three books have gone a long way in introducing the Hindi reader to Periyar and his revolutionary ideas and movements. Ranjan's memoirs have been published under the title Shimla Diary.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His articles have been translated into German and Swedish, besides Marathi, Punjabi and other Indian languages. The English translations of some of his books have also been published. They include The Case for Bahujan Literature, Mahishasur: A People's Hero, and Ambedkar and Ambedkarism: Foundation, Building Blocks and Relevance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ranjan has had a long career in journalism. Besides ground reporting, he also edited many weekly newspapers and socio-political and literary magazines, which were quite popular and widely read at the time.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He holds a doctorate from the Jawaharlal Nehru University, New Delhi on &amp;quot;Question of liberation from caste in novels of non-Dwij Hindi litterateurs”. Currently, he teaches Hindi at the Rabindranath Tagore School of Language and Cultural Studies of Assam Central University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pramod Ranjan can be contacted at: </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pramod@janvikalp.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">एक दशक की टॉप-सेलर पुस्तकें और बहुजन साहित्य</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hashiye ki awaj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (4), pp.34-35. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/yk5g-yw82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">साहित्य की बहुजन अवधारणा और सत्ता</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">बया [baya]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (50), pp.177-179. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/xayhs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">पिछड़ी हुई हिंदी आलोचना बनाम हिंदी वैचारिकी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">समयांतर [Samayantar]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.37-39. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/yc94-vh70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मणिपुर: धर्म की ऐतिहासिक प्रयोगशाला</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">समयांतर [Samayantar]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (4), pp.39-41. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/s0h5-zc60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मणिपुर हिंसा: परतों के भीतर कितनी परतें होती हैं?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">हाशिए की आवाज</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/rpgd-7745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">समाचार के लिए भुगतान: मेटा, कानून और स्वतंत्र पत्रकारिता में रस्साकशी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">समयांतर [Samayantar]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (8), pp.35-38. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/a035-hn46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मणिपुर हिंसा: इंटनेट पर प्रतिबंध के मायने</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">जन मीडिया</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (138), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">साहित्य का नया रास्ता</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">विपाशा</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (219), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/gmpr-6632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मणिपुर हिंसा 2023: हेड हंटर की वापसी और पूर्वोत्तर में औरतों की आजादी का मिथ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">जनपथ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/x8k3m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Political Concerns of Lata Mangeshkar: An Ambedkarite Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Voice of Dalit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2455328X2211390. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2455328X221139097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid: Glimpses of Indian political scene amid mayhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mainstream</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6571156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भय की महामारी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">प्रतिमान</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (15), pp.10-68. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/af69x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">कोविड पश्चात् दुनिया और बहुजन कार्यकर्ताओं की जिम्मेदारी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">अभिनव कदम</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (42), pp.255-266. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/0chj-ya18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">पार्टनर, तुम्हारी पॉलिटिक्स क्या है?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forward press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forward Press, 6 (2), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/ems8-t872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03723422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">पूर्वग्रह का मीडिया</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">जनसत्ता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.7. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/5ymj-qg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share on Back Benches: Caste Composition of Bihar’s Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forward press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.21-26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/527bt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">टिप्पणियों के खिलाफ एक लंबी टिप्पणी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandal Vichar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.23 - 25. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/5dm6-ak52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samay Se Samvad: Janvikalp Sanchayita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premkumar Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyazul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amartya Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhir Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-93-92380-49-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambedkar and Ambedkarism: Foundation, Building Blocks and Relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9789356320222. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/ff2n-1a87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">हिमाचल का साहित्यिक परिदृश्य: शिमला डायरी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 9789387441385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahishasur: A People’s Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premkumar Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibu Soren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhushree Mukerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 9788193258446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">महिषासुर: एक जननायक</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premkumar Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibu Soren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhusree Mukerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajna Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-93-87441-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">पेरियार के प्रतिनिधि विचार</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-81-932584-6-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">हिंदी साहित्येतिहास का बहुजन पक्ष</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishan Kaljayee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gajanan Madhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhish Pachauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamlesh Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case For Bahujan Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhaykumar Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendraprasad Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharankumar Limbale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-81-932584-5-3. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/snam-j098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">बहुजन साहित्य की प्रस्तावना (हिंदी)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhay Kumar Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendraprasad Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharankumar Limbale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/bmhv-pw69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भगाणा की निर्भयाएं: दलित उत्पीड़न के अनवरत सिलसिले का दृष्टांत</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusadh Hl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadav Jitendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 9788187618461. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/8ajd-kf67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">किसकी पूजा कर रहे हैं बहुजन (महिषासुर: एक पुर्नपाठ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premkumar Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwini Kumar Pankaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/410m-0r90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मीडिया में हिस्सेदारी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansuri Firoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadav Santosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad Gajendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyamvad Pranay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/7bf4-3p41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">बाढ़ 2008: अनकही कहानी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/e7zr-7953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triveni Sangh in literature and the literature of Triveni Sangh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Caste and Resistance in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Murzban Jal, pp.167-187, 2023, 978-93-5002-751-6. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/sbt2-c075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">राणा बनर्जी: नया नहीं इस जीवन में मरना</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">फिरे एशो राणा दा (कवि जननायक व सामाजिक-राजनीतिक कार्यकर्ता राणा बनर्जी की स्मृति में)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, अभियान संस्कृति मंच, pp.17-18, 2022, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/w0z2-kb50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">एक सांस्कृतिक आंदोलन के चार साल</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Prakash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">महिषासुर: एक जननायक</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-93-87441-00-2. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/khsz-gw46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">अकथ कहानी: साहित्य और राजनीति की दुनिया का रोचक दस्तावेज</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">नई तकनीक और पिछड़ती भाषा</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ओटीटी प्लेटफॉर्म: इन खतरों पर चर्चा होनी चाहिए</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.3125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pramod Ranjan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pramod Ranjan, a Hindi writer, critic and socio-political activist, is among those who have challenged the traditional way of looking at the culture, literature and politics of the downtrodden and the deprived people. His writings afford a fresh perspective on high-end science & technology and the power games related to it. Bahujan Sahitya Ki Prastavna (The case for Bahujan literature) and Bahujan Sahityetihas (Bahujan aspect of history of literature) – two books published under his editorship – supply a theoretical basis to the concept of Bahujan Literature.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahishasur: Ek Jannayak (Mahishasur: A people's hero) and Mahishasur: Mithak Va Paramparayein (Mahishasur: myths and traditions) – also published under his editorship – made an alternative cultural vision the part of the wider discourse. Besides, he has edited three books in Hindi centred on EV Ramasamy Periyar - Jati Vyavastha Aur Pitrasatta (Caste system and patriarchy), Dharma Aur Vishwa Drishti (Religion and worldview) and Sacchi Ramayan (True Ramayana). The three books have gone a long way in introducing the Hindi reader to Periyar and his revolutionary ideas and movements. Ranjan's memoirs have been published under the title Shimla Diary.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His articles have been translated into German and Swedish, besides Marathi, Punjabi and other Indian languages. The English translations of some of his books have also been published. They include The Case for Bahujan Literature, Mahishasur: A People's Hero, and Ambedkar and Ambedkarism: Foundation, Building Blocks and Relevance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ranjan has had a long career in journalism. Besides ground reporting, he also edited many weekly newspapers and socio-political and literary magazines, which were quite popular and widely read at the time.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He holds a doctorate from the Jawaharlal Nehru University, New Delhi on &amp;quot;Question of liberation from caste in novels of non-Dwij Hindi litterateurs”. Currently, he teaches Hindi at the Rabindranath Tagore School of Language and Cultural Studies of Assam Central University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pramod Ranjan can be contacted at: </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pramod@janvikalp.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">एक दशक की टॉप-सेलर पुस्तकें और बहुजन साहित्य</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hashiye ki awaj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (4), pp.34-35. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/yk5g-yw82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">साहित्य की बहुजन अवधारणा और सत्ता</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">बया [baya]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (50), pp.177-179. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/xayhs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">पिछड़ी हुई हिंदी आलोचना बनाम हिंदी वैचारिकी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">समयांतर [Samayantar]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.37-39. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/yc94-vh70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मणिपुर: धर्म की ऐतिहासिक प्रयोगशाला</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">समयांतर [Samayantar]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (4), pp.39-41. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/s0h5-zc60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">समाचार के लिए भुगतान: मेटा, कानून और स्वतंत्र पत्रकारिता में रस्साकशी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">समयांतर [Samayantar]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (8), pp.35-38. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/a035-hn46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मणिपुर हिंसा: परतों के भीतर कितनी परतें होती हैं?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">हाशिए की आवाज</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/rpgd-7745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मणिपुर हिंसा: इंटनेट पर प्रतिबंध के मायने</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">जन मीडिया</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (138), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">साहित्य का नया रास्ता</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">विपाशा</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (219), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/gmpr-6632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मणिपुर हिंसा 2023: हेड हंटर की वापसी और पूर्वोत्तर में औरतों की आजादी का मिथ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">जनपथ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/x8k3m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Political Concerns of Lata Mangeshkar: An Ambedkarite Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Voice of Dalit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2455328X2211390. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2455328X221139097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid: Glimpses of Indian political scene amid mayhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mainstream</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6571156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भय की महामारी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">प्रतिमान</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (15), pp.10-68. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/af69x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">कोविड पश्चात् दुनिया और बहुजन कार्यकर्ताओं की जिम्मेदारी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">अभिनव कदम</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (42), pp.255-266. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/0chj-ya18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">पार्टनर, तुम्हारी पॉलिटिक्स क्या है?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forward press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forward Press, 6 (2), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/ems8-t872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03723422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">पूर्वग्रह का मीडिया</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">जनसत्ता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.7. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/5ymj-qg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share on Back Benches: Caste Composition of Bihar’s Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forward press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.21-26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/527bt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">टिप्पणियों के खिलाफ एक लंबी टिप्पणी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandal Vichar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.23 - 25. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/5dm6-ak52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambedkar and Ambedkarism: Foundation, Building Blocks and Relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9789356320222. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/ff2n-1a87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samay Se Samvad: Janvikalp Sanchayita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premkumar Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyazul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amartya Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhir Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-93-92380-49-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">हिमाचल का साहित्यिक परिदृश्य: शिमला डायरी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 9789387441385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahishasur: A People’s Hero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premkumar Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibu Soren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhushree Mukerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 9788193258446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">महिषासुर: एक जननायक</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premkumar Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibu Soren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhusree Mukerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajna Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-93-87441-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">पेरियार के प्रतिनिधि विचार</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-81-932584-6-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">हिंदी साहित्येतिहास का बहुजन पक्ष</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishan Kaljayee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gajanan Madhav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhish Pachauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamlesh Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case For Bahujan Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhaykumar Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendraprasad Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharankumar Limbale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-81-932584-5-3. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/snam-j098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">बहुजन साहित्य की प्रस्तावना (हिंदी)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhay Kumar Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendraprasad Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharankumar Limbale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/bmhv-pw69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भगाणा की निर्भयाएं: दलित उत्पीड़न के अनवरत सिलसिले का दृष्टांत</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusadh Hl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadav Jitendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 9788187618461. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/8ajd-kf67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">किसकी पूजा कर रहे हैं बहुजन (महिषासुर: एक पुर्नपाठ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premkumar Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwini Kumar Pankaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/410m-0r90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मीडिया में हिस्सेदारी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansuri Firoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadav Santosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad Gajendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyamvad Pranay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/7bf4-3p41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">बाढ़ 2008: अनकही कहानी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/e7zr-7953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triveni Sangh in literature and the literature of Triveni Sangh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Caste and Resistance in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Murzban Jal, pp.167-187, 2023, 978-93-5002-751-6. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/sbt2-c075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">राणा बनर्जी: नया नहीं इस जीवन में मरना</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">फिरे एशो राणा दा (कवि जननायक व सामाजिक-राजनीतिक कार्यकर्ता राणा बनर्जी की स्मृति में)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, अभियान संस्कृति मंच, pp.17-18, 2022, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/w0z2-kb50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">एक सांस्कृतिक आंदोलन के चार साल</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Prakash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">महिषासुर: एक जननायक</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-93-87441-00-2. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/khsz-gw46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">अकथ कहानी: साहित्य और राजनीति की दुनिया का रोचक दस्तावेज</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">नई तकनीक और पिछड़ती भाषा</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ओटीटी प्लेटफॉर्म: इन खतरों पर चर्चा होनी चाहिए</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Ranjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pramod@janvikalp.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Ranjan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/yk5g-yw82" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/xayhs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466746v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/yc94-vh70" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/s0h5-zc60" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/rpgd-7745" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/a035-hn46" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189609v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/gmpr-6632" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/x8k3m" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2455328X221139097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6571156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/af69x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/0chj-ya18" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03723422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/ems8-t872" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/5ymj-qg55" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/527bt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/5dm6-ak52" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Mani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyazul Haque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amartya Sen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Chandra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/ff2n-1a87" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibu Soren" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhushree Mukerjee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Mukerjee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajna Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishan Kaljayee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajanan Madhav" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhish Pachauri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh Verma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhaykumar Dubey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendraprasad Singh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharankumar Limbale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Yadav" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/snam-j098" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Kumar Dubey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/bmhv-pw69" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusadh Hl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadav Jitendra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/8ajd-kf67" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Kumar Pankaj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Mandal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Yadav" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/410m-0r90" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansuri Firoz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadav Santosh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Gajendra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvad Pranay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/7bf4-3p41" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/e7zr-7953" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/sbt2-c075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/w0z2-kb50" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Prakash" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/khsz-gw46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pramod@janvikalp.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Ranjan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/yk5g-yw82" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/xayhs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466746v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/yc94-vh70" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/s0h5-zc60" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/a035-hn46" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/rpgd-7745" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189609v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/gmpr-6632" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/x8k3m" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2455328X221139097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6571156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/af69x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/0chj-ya18" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03723422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/ems8-t872" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/5ymj-qg55" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/527bt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/5dm6-ak52" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/ff2n-1a87" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Mani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyazul Haque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amartya Sen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Chandra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibu Soren" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhushree Mukerjee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Mukerjee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajna Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishan Kaljayee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajanan Madhav" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhish Pachauri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh Verma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhaykumar Dubey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendraprasad Singh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharankumar Limbale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Yadav" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/snam-j098" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Kumar Dubey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/bmhv-pw69" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusadh Hl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadav Jitendra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/8ajd-kf67" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Kumar Pankaj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Mandal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Yadav" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/410m-0r90" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansuri Firoz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadav Santosh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Gajendra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvad Pranay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/7bf4-3p41" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/e7zr-7953" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/sbt2-c075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/w0z2-kb50" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Prakash" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/khsz-gw46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>