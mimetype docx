--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie PREAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (169)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Co-designing peer-to-peer support in oncology: A participatory study on the development of the PaRole OncO France model” [Patient Educ. Couns. 143 (2026) 109415]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Ben Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Panse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 146, pp.109510. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pec.2026.109510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive side effects in cancer treatment: communication challenges for healthcare providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07347332.2026.2632683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a peer-to-peer support program in oncology: study protocol for the PaRole Onco France model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 84 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-025-01827-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing quality of life over five years post-diagnosis in breast cancer survivors: Results from the E3N-Generations cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Kvaskoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2026.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing quality of life over five years post-diagnosis in breast cancer survivors: Results from the E3N-Generations cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Kvaskoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2026.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People Living with HIV's Worry That the COVID-19 Health Crisis Could Impact Long-Term HIV Care: Lessons From the French Context for Future Disease Epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Association of Providers of AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23259582251320127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive complaints in patients after cancer treatment: understanding oncologists’ representations and management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.1026. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-025-10082-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en santé de personnes trans : freins, leviers et perspectives de professionnel·le·s recommandé·e·s par la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Robin-Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Coulot-Prenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (3), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.pr2.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-reported outcomes in patients with hematologic malignancies treated with CAR T-cell therapy in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ra Pennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mea Spanjaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Thielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Oerlemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fleischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2025017081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of locus of control, coping strategies and time perspective on post-traumatic growth in survivors with primary breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Kvaskoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-025-02353-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generational perspectives on PrEP, prevention, and sexual practices in MSM (ANRS-PREVENIR cohort)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boshouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2025.2584596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution and functional impact of cerebral lesions detected by systematic brain magnetic resonance imaging in patients with infective endocarditis: the POST-IMAGE prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Creuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Boukobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Ilic Habensus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lalloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (3), pp.106560. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2025.106560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual minority stigma and sexual health among gay men in Tunisia: insights from a double-perspective qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayder Mahjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Mtiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2025.2586236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epistemological reflection on the psychosocial processes experienced by One Health researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.2509185. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2025.2509185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General practitioners' recommendation of HPV vaccination to adolescents aged 11-14 may be gender-biased as suggested by a qualitative study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura X. Gil Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (Article number: 22642), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05426-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of cancer recurrence in long-term post-menopausal breast cancer women: evidence from the French national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Ben Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.1019. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-025-10094-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotypes towards jihad returnees in France: intention as a determinant of reintegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Studies on Terrorism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.834-857. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17539153.2025.2569910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative Double Perspective Investigation of Sexual Orientation Change Efforts Among Homosexual Individuals in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayder Mahjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Mtiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Homosexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00918369.2025.2503407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling healthcare providers bias: a systematic review of interventions with implications for inclusive clinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grammoustianou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Maccarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gillanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, pp.103513. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2025.103513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je ne crois pas au hasard ! ». Du déterminisme du destin aux approches contingentes scientifiques : Les représentations sociales du hasard pour expliquer l’appréhension de l’incertitude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murat-Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Fraticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.3495. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni homme, ni enfant : la place de la femme qui revient du jihad au prisme de l’intersection des préjugés et des méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologies, genre et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring reconceptualization and reprioritization during France’s first COVID-19-related lockdown in women with and without a history of cancer: an adaptation of the SeiQol-DW and PGI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (5), pp.1423-1431. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11136-024-03626-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-related quality of life profile of newly diagnosed patients with Hodgkin and non-Hodgkin lymphomas: A real-world study including 3922 patients from the French REALYSA cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurine Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Efficace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.114210. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2024.114210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04788990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les individus revenants du jihad : des stéréotypes aux préjugés, une menace déshumanisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 586 (4), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.586.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire un projet de recherche en oncologie avec les personnes concernées : retour d’expérience et leçons apprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout and Brownout in Intensive Care Physicians in the Era of COVID-19: A Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (11), pp.6029. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20116029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Information and Communication Technologies on Job Demands and Job Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation des savoirs sur le cancer et la chimiothérapie orale en contexte d’ETP ? Apports d’une approche psychosociale articulée à un dispositif de triangulation méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2023.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health behaviour changes in female cancer survivors: The Seintinelles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (5), pp.496-511. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected device and therapeutic patient education to promote physical activity among women with localised breast cancer (DISCO trial): protocol for a multicentre 2×2 factorial randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Touillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pérol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e045448. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-045448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03428061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive relations between sexual quality of life and satisfaction with healthcare in women living with HIV and/or HCV: Results from a multicountry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issifou Yaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Huntingdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Juraskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.e0278054. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0278054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04547426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-term health-related quality of life in community-acquired bacterial meningitis survivors; the COMBAT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Vicentia Ebah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Piroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.e0281544. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of psychosocial factors associated with worry about acquiring SARS-CoV-2 among women undergoing cancer treatment: an empirical network comparison approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mabire-Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siméone Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (3), pp.315-332. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07347332.2023.2246126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Year Sequelae and Quality of Life in Adults with Meningococcal Meningitis: Lessons from the COMBAT Multicentre Prospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhamed-Kheir Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Escaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gueit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (6), pp.3031-3041. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12325-022-02149-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Bacterial Meningitis and Infective Endocarditis: When Should We Search for the Other When Either One is Diagnosed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le-Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.1521-1540. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40121-022-00651-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/28372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04056865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and evaluation of a patient-centred transition programme for stroke patients, combining case management and access to an internet information platform: study protocol for a randomized controlled trial - NAVISTROKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Damiolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.537. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-022-07907-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03694856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life of survivors 1 year after the diagnosis of diffuse large B-cell lymphoma: a LYSA study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bergman Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Gouill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101, pp.317-332. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00277-021-04689-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03546781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with post-stroke social participation: A quantitative study based on the ICF framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 (3), pp.101686. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murat-Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boutitie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (4), pp.e25648. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/25648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we talk about price with patients when choosing antiretroviral therapy? A survey with people living with HIV and prescribers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pilorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.e046212. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03470208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual determinants of participation after stroke: a systematic review of quantitative and qualitative studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (13), pp.1786-1798. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638288.2019.1679897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOREST protocol: a qualitative study exploring health and sexuality of transmasculine individuals in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Robin-Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.e052748. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence du sexe des élèves et du contexte scolaire de mixité/non-mixité sur l’élaboration du discours des adolescent·es au sujet de la vaccination contre l’infection papillomavirus humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding barriers and facilitators to participation in colorectal cancer screening: A French qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (12), pp.2260-2277. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1359105320909883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murat-Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boutitie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (4), pp.e25648. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/25648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HIV risk perception on both pre-exposure prophylaxis and condom use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (10), pp.1575-1586. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1359105319883927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Control of Colorectal Cancer Screening Participation with fecal immunochemical test (FIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gourlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12529-021-09976-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physical activity and body weight changes in breast cancer survivors five years after diagnosis – VICAN 2 & 5 French national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.248 - 255. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in HIV cure clinical trial preferences of French people living with HIV and physicians in the ANRS‐APSEC study: a discrete choice experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.e25443. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitions and behaviours of general practitioners in France regarding HPV vaccination: A theory-based systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Mandrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.106323. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Sexual Behaviors in Men Who Have Sex with Men: A Comparison Between the Double-Blind and Open-Label Extension Phases of the ANRS-IPERGAY Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (11), pp.3093-3106. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-020-02864-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03202142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevirapine Use Is Associated with Higher Bone Mineral Density in HIV-1 Positive Subjects on Long-Term Antiretroviral Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couffignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kolta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Haymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (5), pp.399-405. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/AID.2019.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming adherent to a preventive treatment for HIV: a qualitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.270-281. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2019.1640886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Physicians That Might Be Reluctant to Propose HIV Cure-Related Clinical Trials with Treatment Interruption to Their Patients? The ANRS-APSEC Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.334. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03099650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the PLWH who might refuse to participate in HIV cure-related clinical trials with treatment interruption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in kidney function among men having sex with men starting on demand tenofovir disoproxil fumarate – emtricitabine for HIV pre‐exposure prophylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Liegeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pialoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Capitant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.e25420. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative Study of Barriers and Facilitators to Adherence to Secondary Prevention Medications Among French Patients Suffering from Stroke and Transient Ischemic Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Preference and Adherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.1213-1223. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/ppa.s257323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the situational and behavioral factors associated with condomless anal sex without pre-exposure prophylaxis in MSM?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9), pp.1367-1375. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03197778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-acquired bacterial meningitis in adults: in-hospital prognosis, long-term disability and determinants of outcome in a multicentre prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Ploy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mourvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (9), pp.1192-1200. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2019.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02618662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation protection in mammography for breast cancer screening: not covered by the French press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Britel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.119-121. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2020.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the situational and behavioral factors associated with condomless anal sex without pre-exposure prophylaxis in MSM?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9), pp.1367-1375. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces citoyen(nes) qui se portent volontaires pour participer aux recherches dans le champ du cancer – résultats du Baromètre Seintinelles 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bassoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sablone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.333 - 343. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients with Digestive System or Lung Cancer: Protocol for a Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murat-Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rentler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.e17232. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/17232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How PrEP users constitute a community in the MSM population through their specific experience and management of stigmatization. The example of the French ANRS-PREVENIR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Béniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (sup2), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2020.1742863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03203148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative Study of Barriers and Facilitators to Adherence to Secondary Prevention Medications Among French Patients Suffering from Stroke and Transient Ischemic Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Preference and Adherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Volume 14, pp.1213-1223. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PPA.S257323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the effect of self-identified HIV activism in willingness to participate in HIV cure-related clinical trials? Results from the ANRS-APSEC study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S. A. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virus Eradication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.152-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements technologiques, TIC et santé psychologique au travail : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (4), pp.361-375. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasure and PrEP: Pleasure-Seeking Plays a Role in Prevention Choices and Could Lead to PrEP Initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Men's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.155798831982739. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1557988319827396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Based Care in the ANRS-IPERGAY Trial: The Challenges of Combination Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Education and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1521/aeap.2019.31.3.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness beliefs and emotional responses in mildly disabled stroke survivors: A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (10), pp.e0223681. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0223681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02417981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual desire of French representative prostate cancer survivors 2 years after diagnosis (the VICAN survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.2517-2524. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-018-4536-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour change content, understandability and actionability of chronic condition self-management apps available in France: systematic search and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Siqueira Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra L Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/13494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement médical et communautaire dans un essai de prévention biomédicale : vers une nouvelle forme d’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking empowerment into account: the response of community-based organisations to the HIV care needs of men who have sex with men in West Africa (CohMSM ANRS 12324 - Expertise France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Maradan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodé Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (11), pp.1403-1411. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2019.1587358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past and present of triangulation and social representations theory: A crossed history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.375-391. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14780887.2019.1605272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Malian women living with HIV regarding the management of their serostatus disclosure: short-term effects of a community-based intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Yattassaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Beaulieu-Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.248-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Group-Based Trajectory Model for Changes in Pre-Exposure Prophylaxis and Condom Use Among Men Who Have Sex with Men Participating in the ANRS IPERGAY Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS PATIENT CARE AND STDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (12, SI), pp.495-510. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/apc.2018.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences médicamenteuses et expériences du cancer. L'appropriation des anticancéreux oraux par les patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rioufol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), pp.73-96. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2018.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal determinants of participation restriction after stroke - a systematic review of observational and qualitative studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Merson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebrovascular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (1), pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility status perception, fertility preservation and desire to have children in cancer survivors: French VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Jegaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Science OA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (10), pp.FSO343. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fsoa-2018-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the patient-physician interaction in assessing acceptability of HIV cure trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (4), pp.e56-e57. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.12526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01963856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Quality of Life and Sexual Quality of Life in HIV Patients Differ Between Non-treated HIV Controllers and Treated Patients in the French ANRS VESPA 2 National Survey?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-018-2237-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01963583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posttraumatic Stress Disorder as a Significant Correlate of Voluntary Antiretroviral Treatment Interruption in Adult HIV-Infected Patients Followed up in French Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (3), </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4088/JCP.17m11659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02101039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiotherapy and cancer: Representations anchored in the experience of patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Britel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.187-192. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2018-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANRS-Ipergay trial, an opportunity to use qualitative research to understand the perception of the “participant”-physician relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (sup2), pp.41-47. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2018.1468013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et prise en charge de la maladie de Lyme : de la complexité et de la nécessité d’intégrer divers déterminants psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (2-3-4), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/69995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of HIV cure-related trials: the challenges for physicians and people living with HIV (ANRS-APSEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (7), pp.914-920. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2018.1426825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01779871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (12), pp.2677-2686. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal pre-exposure prophylaxis use in France : results from the Flash PrEP survey (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.308-310. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.12419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01985788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispenser des anticancéreux oraux à l’officine. Contraintes professionnelles et pistes d’actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Canat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Farsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (1), pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la recherche en psychologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Koleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Faury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will CURE trials introduce an uncomfortable revolution in the field of HIV research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Clinical Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.174-175. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15284336.2017.1331603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussing HIV Status: Is It Easier After 10 Years of Antiretroviral Treatment? The ANRS CO8 APROCO-COPILOTE Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Hardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.118 - 128. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-016-1328-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche innovante pour favoriser la recherche communautaire et faire vivre la démocratie sanitaire en oncologie : les Seintinelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (4), </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.174.0547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01752532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budget impact of antiretroviral therapy in a French clinic cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Louni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Peytavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (9), pp.1271-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of patient and healthcare provider viewpoints regarding participation in HIV cure-related clinical trials. Findings from a multicentre French survey using Q methodology (ANRS-APSEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poizot-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0187489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01779875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions en santé publique et questions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide risk in a representative sample of people receiving HIV care: Time to target most-at-risk populations (ANRS VESPA2 French national survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0171645. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of PrEP and condom and sexual risk behavior among MSM during the ANRS IPERGAY trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Capitant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1146653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Discussion About Sexual Health With Health Care Providers After Cancer-A National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (11), pp.1686--1694. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsxm.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques intergroupes et changement social autour de l'ouverture du mariage aux couples de même sexe en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Savio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.181 - 192. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.022.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers de la prise en charge du traitement post-exposition au VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Roduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (6), pp.791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity, Representations, and Beliefs: HIV Controllers Living on the Frontier of Good Health and Illness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faroudy Boufassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.293 - 1494. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9566.2007.01008.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Patients Delay Their First Contact with Health Services After Stroke? A Qualitative Focus Group-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Porthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.143 - 143. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156933.t003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence d’un programme associant un suivi diététique et une activité physique adaptée au regard des priorités de patientes atteintes de cancer du sein traitées par chimiothérapie adjuvante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.293-297. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-016-0601-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers to HIV post-exposure prophylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Roduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (6), pp.791-799. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.166.0791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with satisfaction with community-based non-medicalized counseling and testing using HIV rapid tests among MSM in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.1240-8. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1173636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual risk behaviour among people living with HIV according to the biomedical risk of transmission: results from the ANRS-VESPA2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.20095. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7448/IAS.19.1.20095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘Was it a Mistake to Tell Others That You are Infected with HIV?’’: Factors Associated with Regret Following HIV Disclosure Among People Living with HIV in Five Countries (Mali, Morocco, Democratic Republic of the Congo, Ecuador and Romania). Results from a Community-Based Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Matamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Loukid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-014-0976-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived health and quality of life: the effect of exposure to atmospheric pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Annabi-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Marcouyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Wittenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669877.2013.841728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yes it was a mistake to tell others that I was infected with HIV&amp;quot; Factors associated with HIV disclosure among people with HIV in five countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loukid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01206600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine personnalisée en radiothérapie : perception des praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Britel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire vivre la démocratie sanitaire en oncologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les carnets du greps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01752640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgent need to scale up and tailor HIV testing offer in Ecuador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herdoiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabire Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Journal of Public Health / Revista Panamericana de Salud Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (6), pp.442-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health problems in French cancer survivors two years after diagnosis – the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-015-0506-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACTORS ASSOCIATED WITH HIV VOLUNTARY DISCLOSURE TO ONE'S STEADY SEXUAL PARTNER IN MALI: RESULTS FROM A COMMUNITY-BASED STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alise Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosocial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (1), pp.51-65. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021932014000546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores asociados a establecer contacto con asociaciones de lucha contra el VIH/sida en Ecuador: resultados de un estudio comunitario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernier Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bonifaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Journal of Public Health / Revista Panamericana de Salud Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity, Representations, and Beliefs: HIV Controllers Living on the Frontier of Good Health and Illness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faroudy Boufassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (11), pp.1483-1494 </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1049732315617739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Demand Preexposure Prophylaxis in Men at High Risk for HIV-1 Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Capitant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pialoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 373 (23), pp.2237-2246. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa1506273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV serostatus disclosure: development and validation of indicators considering target and modality. Results from a community-based research in 5 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Beaulieu-Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernier Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Veillette-Bourbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with HIV status disclosure to one's steady sexual partner in PLHIV in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loukid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kamal-Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Associated with HIV Status Disclosure to Ones Steady Sexual Partner in PLHIV in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Loukid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alise Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamal Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.15 - 59. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-005-1678-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-related quality of life of people living with HIV followed up in hospitals in France: comparing trends and correlates between 2003 and 2011 (ANRS-VESPA and VESPA2 national surveys)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Douab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2014.906553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years after a cancer diagnosis, relationship between health related quality of life, coping strategies and spirituality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Access to Non-Medicalized Community-Based Rapid Testing to Men Who Have Sex with Men: An Urgent HIV Prevention Intervention (The ANRS-DRAG Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vernay-Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.446 - 446. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061225.t003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an Environmental Quality of Life Scale: Study of a French Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Marcouyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Annabi-Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (3), pp.903-913. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-012-0119-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years after cancer diagnosis, what is the relationship between health-related quality of life, coping strategies and spirituality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaelle Le Coroller Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.375-386. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2012.736622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding access to non-medicalized community-based rapid testing to men who have sex with men: an urgent HIV prevention intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an environnemental quality of life scale : study of a french sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fleury-Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcouyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Annabi-Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01206607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie communautaire et psychologie de la santé : l’implication de la recherche psychosociale dans la promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (2), pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie communautaire et psychologie de la santé : l'implication de la recherche psychosociale dans la promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering HIV testing as a prevention tool: Targeting interventions for high-risk men who have sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vernay-Vaissed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (8), pp.1039-1045. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2012.668171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering HIV testing as a prevention tool : targeting interventions for high risk men who have sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vernay-Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years after cancer diagnosis, which couples become closer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.380 - 388. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2354.2010.01191.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to procreational intentions among cancer survivors 2 years after diagnosis: a French national cross-sectional survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The burden of HIV experience and care among MSM having an HIV-positive seroconcordant steady partner: a possible research hypothesis. Results from the French VESPA ANRS EN-12 study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia M Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (5), pp.396-398. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sti.2010.048660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does cancer survivos' health related quality of life depend on cancer type ? Findings from a large French national sample 2 years after cancer diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Le Coroller-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction with care in HIV-infected patients treated with long term follow up antiretroviral therapy: the role of social vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The burden of HIV experience and care among MSM having a HIV-positive seroconcordant steady partner: a possible research hypothesis. Results from the French VESPA ANRS EN-12 study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to procreational intentions among cancer survivors 2 years after diagnosis: a French national cross-sectional survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaëlle Le Corroller-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.12-8. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.1714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00465859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years after cancer diagnosis, which couples become closer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction with care in HIV-infected patients treated with long term follow up antiretroviral therapy: the role of social vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Villes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Raffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2011.613909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial correlates of inconsistent condom use among HIVinfected patients enrolled in a structured ART interruptions trial in Coˆ te d’Ivoire: results from the TRIVACAN trial (ANRS 1269)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Moh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2010.02524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture de confiance envers le médecin auprès de patients infectés par le VIH : quels déterminants psychosociaux ? ANRS-AERLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Villes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.082.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and predictors of deterioration of a trustful patient-provider relationship among HIV-infected persons treated with antiretroviral therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Villes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidéline Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.467-71. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAI.0b013e31815f3bdc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Difficulties in People Living with HIV in France—Results from a Large Representative Sample of Outpatients Attending French Hospitals (ANRS-EN12-VESPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-007-9355-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infertility induced by cancer treatment: inappropriate or no information provided to majority of French survivors of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeetitia Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fertnstert.2007.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclosure and religion among people living with HIV/AIDS in France. AIDSIMPACT SPECIAL ISSUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (05), pp.521-526. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540120701867230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Anger Control as an Underappreciated Side Effect of Treatments for Chronic HCV Infection in HIV-HCV Coinfected Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dellamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.92 - 96. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.mcg.0000225645.75651.b8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide attempts among people living with HIV in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (08), pp.917-924. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540120701777249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anhédonie et dépression dans le contexte de l'infection par le VIH avec les multithérapies antirétrovirales (ANRS-EN12-VESPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.385 - 393. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2007.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des femmes séropositives en France à l'ère des thérapies antirétrovirales : quelles différences avec les hommes ? Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brunet-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.151 - 160. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2008242s151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported side-effects of anti-retroviral treatment among IDUs: a 7-year longitudinal study (APROCO-COPILOTE COHORT ANRS CO-8).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Villes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Drug Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (4), pp.288-95. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugpo.2007.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00167849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsafe sex in regular partnerships among heterosexual persons living with HIV: evidence from a large representative sample of individuals attending outpatients services in France (ANRS-EN12-VESPA Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.aids.0000255086.54599.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-related quality of life in French people living with HIV in 2003: results from the national ANRS-EN12-VESPA Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Obadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.aids.0000255081.24105.d7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprotected sex in regular partnerships among homosexual men living with HIV: a comparison between sero-nonconcordant and seroconcordant couples (ANRS-EN12-VESPA Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.aids.0000255084.69846.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported side-effects of anti-retroviral treatment among IDUs: A 7-year longitudinal study (APROCO-COPILOTE COHORT ANRS CO-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Villes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Raffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Drug Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.288 - 295. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugpo.2007.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexualité des personnes atteintes par le VIH : l'impact d'une infection sexuellement transmissible Sexuality of HIV positive people: the impact of a sexual transmitted infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sexol.2006.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie et syndrome lipodystrophique chez les patients infectés par le VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7006(06)76223-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsafe sex with casual partners and quality of life among HIV-infected gay men: evidence from a large representative sample of outpatients attending French hospitals (ANRS-EN12-VESPA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (5), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000221674.76327.d7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00108375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsafe Sex With Casual Partners and Quality of Life Among HIV-Infected Gay Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.597 - 603. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000221674.76327.d7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation psychosociale de la qualité de vie des personnes infectées par le VIH Psychosocial evaluation of quality of life among HIV-infected patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2005.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-related quality of life and health locus of control beliefs among HIV-infected treated patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychosomatic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, pp.407 - 413. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpsychores.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depression and clinical progression in HIV-infected drug users treated with highly active antiretroviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-related quality of life and patient/provider relationships in HIV-infected patients during the first three years after starting PI-containing antiretroviral treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salmon-Ceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540120410001716441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences of violence among women living with HIV at Ikambere : Applied Research Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Boshouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rwegera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatem-Zahra Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin-Messabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDSIMPACT 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu et enjeux psychosociaux de la vie quotidienne des familles touchées par la Néoplasie Endocrinienne Multiple de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Binquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales de L'association Francophone de Psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques identitaires et démarches participatives : trajectoires multiples de chercheurs en santé vers la collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïssa Fadhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairley Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ÈME CONGRÈS DE L’ASSOCIATION FRANCOPHONE DE PSYCHOLOGIE DE LA SANTÉ - AFPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling healthcare provider bias in care and research: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grammoustianou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Maccarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gillanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ASCO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2025.43.16_suppl.e23222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement communautaire face aux stigmatisations et le poids du VIH chez les JAVIH : Tagg-Picc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lamine Souané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et pérennisation des échanges patients-pairs aidants : impact des savoirs expérienciels sur la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode Feldenkrais favorise-t-elle la plasticité chorégraphique chez l’interprète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Késia Poznan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposés de recherche et de notation 14.01 > 17.01.2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Danse, Jan 2025, Vitry Sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et interprétation collaborative des résultats au sein du groupe de recherche communautaire en cancérologie IMPAQT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Inserm "co-analyse et co-interprétation des résultats en recherche participative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responding to Threats: Social Representations and Emotional Adaptation among Lyon Firefighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales (CIRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu et mécanismes identitaires des étudiantes aidantes dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire de vie et VIH : perspective des femmes dans l’enquête nationale VESPA 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Boshouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les patientes et leurs proches s’ajustent-ils pour faire face aux difficultés liées à l’apparition de troubles cognitifs à la suite de la prise d’hormonothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Tavernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international sur le partenariat de soin avec les patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oncologie et recherche communautaire : retour d’expérience du groupe mixte IMPAQT sur les étapes et les enjeux de la collaboration entre patientes et chercheuses et de la construction d’un troisième savoir dans toutes les étapes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Tavernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Handicap et Agents épistémiques de la Recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre qualitatif et quantitatif, des questions éthiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-conférences du 15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la recherche s’approche de la clinique : postures et usages de l’entretien de recherche investiguant des problématiques sensibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des formations à destination des parties prenantes des démarches participatives en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international sur le Partenariat de Soin avec les Patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire la recherche avec des personnes aphasiques : une recherche communautaire dans le champ de l’Éducation Thérapeutique du Patient (ETP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international sur le partenariat de soin avec les patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux psychosociaux de la communication soignants-soignés à propos des troubles cognitifs en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque International sur le Partenariat de Soin avec les Patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live résultats d’étude—Perce-Neige : Une recherche communautaire pour appréhender les perceptions des soignants à propos des troubles cognitifs associés aux traitements du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facebook-live Seintinelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix alimentaires des parents pour leurs enfants: Quand influences, tradition culturelle et risque d’expositions aux Food Fake News s’entremêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque inca déterminants de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALITOP: Quality of life of patients undergoing immunotherapy for cancer: burden of treatment and expectations to improve patient care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin-Messabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITOP: Workshop, Conference and Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancer Patients Europe, Jun 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences Sociales et Alimentation Infantile: Quelle place pour les recommandations Médicales et les Expériences Parentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de la nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 risk perception and prevention practices in a sample of French people affected by cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mabire-Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cascais Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la fonction de « médiateur » pour accompagner la recherche participative et le processus de collaboration du groupe IMPAQT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Denieul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international sur le partenariat de soin avec les patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe de recherche IMPAQT : de sa formation aux projets de recherche communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion mensuelle du Comité patients/chercheurs [RESHAPE]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet de recherche IMPAQT au projet Perce-neige : une démarche de recherche communautaire en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique RESHAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances des outils de prévention du VIH chez les personnes nouvellement diagnostiquées pour le VIH : volet qualitatif de l’étude Opportunités 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Lutte contre le Sida (SFLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu et enjeux psychosociaux de la vie quotidienne des membres des familles atteintes de Néoplasie Endocrinienne Multiple de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Binquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Jeunes chercheurs en SHSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du premier confinement sur le vécu des aidantes confinées (ou non) avec leur proche aidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en place une recherche par et pour des jeunes adultes vivant avec le VIH au Sénégal sur des facteurs psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diane G. Dondbzanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis méthodologiques de la recherche participative en contexte de controverse : l’exemple de CiTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation du savoir expérientiel dans une recherche communautaire : enjeux émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The patient-provider relationship with aphasic patients : a study with nurses and care assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Breme (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mener une recherche malgré la barrière de la langue et le poids de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux méthodologiques de la caractérisation d’une démarche de recherche communautaire en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dépister pour un cancer après une infection : Une problématique à la croisée des croyances et représentations autour des hépatites et du cancer. L’étude Phelican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Le dépisage des cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux psychosociaux des relations de soins avec des patients aphasiques : une recherche participative avec une équipe d’infirmières et d’aides-soignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthie Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes journées de la Société Française de Neuro-Vasculaire (SFNV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la prise en charge des troubles cognitifs en cancérologie : Perspective des oncologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu expérientiel et enjeux psychosociaux chez les femmes vivant avec le VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Boshouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'accessibilité de la recherche : quelles adaptations méthodologiques qualitatives auprès des personnes aphasiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'AFPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser, co-constuire et valoriser des travaux de recherche en cancérologie avec les personnes concernées : L’importance de la flexibilité des différents modes d’organisation et d’animation de ces groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations: défis et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotypes towards jihad returnees in France: Thinking about the unknown and its intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journée Scientifique des Jeunes Chercheurs 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empowerment en santé sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH - 11eme conférence internationale francophone sur le VIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d’engagement participatif au programme CiTIQUE : Quelles représentations de la science et de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation du savoir expérientiel de patientes-chercheuses dans une recherche communautaire en oncologie : La place des émotions dans l’analyse qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient.es et citoyen·nes partenaires de la recherche en santé : quel statut ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche participative avec des équipes soignantes partenaires : quels enjeux organisationnels et relationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations : défis et pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRESP, Mar 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gundo-So, a malian community-based programm for women living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ICCP NAPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des Centres de référence des MVT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre acteur·ices associatifs et chercheur·es dans la construction d’un programme communautaire à destination des femmes vivant avec le VIH au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRESP « Recherches participatives en santé et bien-être des populations : défis et pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de recherche communautaire Perce-neige en faveur de la coexistence des savoirs expérienciels et experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La collaboration patient-chercheur : pourquoi, comment ? Echanger, démystifier, avancer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact du confinement sur la qualité de vie individualisée des femmes ayant ou pas une histoire de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61e Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gundo-So program: an illustration of the importance of community support?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du risque liées à la Covid-19 et respect des pratiques de distanciation sociale : Résultats issus de l’étude RAR2C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mabire-Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Disease Social Representations After a Tick Bite: How Do Patients Attribute Their Post-bite Health Problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with citizens to monitor tick-associated risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWDA Network Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Wildlife Disease Association, Aug 2021, Cuenca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du risque liées à la Covid-19 et respect des pratiques de distanciation sociale : résultats issus de l’étude RAR2C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mabire-Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Association Francophone de Psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours sur la vaccination HPV : effet du sexe des élèves et du contexte scolaire mixité/non-mixité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils latents des représentations du risque de la Covid-19 auprès de personnes concernées par le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mabire-Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Association Francophone de Psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de la maladie de Lyme : l’attribution des symptômes dans un contexte controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Association Francophone de Psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales de la maladie de Lyme : comment les patient.e.s attibuent leurs problèmes de santé suite à une piqûre de tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vivre la maladie grâce à mes pairs ? L’exemple du programme communautaire Gundo-So auprès de FVVIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’empowerment à travers la recherche communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gouverner les corps et les conduites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Jeunes Chercheurs en sciences sociales sur le VIH/Sida, Oct 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How PrEP users constitute a community in the MSM population through their specific experience and management of stigmatization. The example of the French ANRS- PREVENIR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherence and retention in a community-based trial testing PrEP efficacy (ANRS-IPERGAY) : The pivotal role of community-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPRICA : un dispositif de formation participatif et collaboratif au service de la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche psychosociale de l’aphasie : la dyade patient.e aphasique - aidant.e.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches en sciences humaines et sociales dans la recherche en orthophonie : journée d’étude interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ApiAppS: A Project to Study and Help Practitioners in Recommending mHealth Apps and Devices to Their Patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobin Yasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2019: Health and Wellbeing e-Networks for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, lyon, France. pp.1919-1920, </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les déterminants psychosociaux de la participation au dépistage organisé du cancer colorectal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gourlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème congrès de l'Association Francophone de Psychologie de la Santé "Pratiques et interventions en psychologie de la santé", Metz, 13-15 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Established and unestablished cancer risk factors : Perceptions of the French general population, results of a national survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulser une mobilisation citoyenne autour de la recherche communautaire en cancérologie : L’exemple des ateliers de recherche communautaire auprès des Seintinelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devenir adhérent à un traitement préventif du VIH : résultats et perspectives d'une recherche communautaire (ANRS-IPERGAY)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of participation in colorectal cancer screening: contributions of health and social psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gourlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SIRIC Montpellier Cancer Annual Meeting, Montpellier, 28 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychosociaux du recours à une association : une étude qualitative exploratoire auprès des patients aphasiques à la suite d'un Accident Vasculaire Cérébral (AVC).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l'Afpsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions éthiques et posture du chercheur : le cas d’une étude avec une association de patient.es aphasiques après un AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude interdisciplinaire en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers de construction d’affiches pour appréhender les représentations sociales des jeunes sur la vaccination contre HPV. L’apport d’une démarche participative et communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the psychosocial determinants of participation in colorectal cancer screening ? A french qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Psycho-Oncology and Psychosocial Academy "Cancer throughout the Lifespan : addressing the psychosocial needs of diverse populations", Berlin, 14-18 Août 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des cancers associés aux papillomavirus humain ancrée en santé sexuelle : Une approche centrée sur les adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrès de l’Association francophone pour le savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adhésion à une association : le parcours des patients aphasiques à la suite d’un AVC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée mondiale de l’AVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPV, vaccination et cancer du col de l’utérus : Appréhender les représentations des élèves pour développer la prévention en santé scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La sage-femme comme nouvel acteur de prévention du cancer du col de l’utérus : enjeux professionnels, identification par les femmes et partage des compétences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative des représentations de l'Accident Vasculaire Cérébral auprès du grand public : identification des freins et facilitateurs à l'appel aux services d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Berthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès de l'Association francophone de psychologie de la santé, Liège, 15-17 décembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Liège, Belgique. pp.179-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les freins et les facilitateurs à la participation au dépistage organisé du cancer colorectal ? Une étude qualitative par focus groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées du Cancéropôle Grand Sud-Ouest, La Grande Motte, Montpellier, 23-25 Novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la représentation sociale de la vaccination contre le HPV en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès de l'AFPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Liège, Belgique. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un dispositif de recherche interventionnelle pour prévenir le cancer auprès des jeunes : Aspects éthiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Quel(s) rôle(s) pour les SHS en cancérologie ? Entre recherches fondamentales et interventionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les représentations sociales du dépistage organisé du cancer colorectal ? Une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence Internationale sur les Représentations Sociales "Epistemologie de la vie quotidienne", Université d'Aix-Marseille, Marseille, 14-17 Septembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de l’image comme mode d’accès aux représentations sociales : Exemple d’une étude sur la prévention du cancer du col de l’utérus auprès des adolescent.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journée de Réflexion du GRePS : « L’image en psychologie sociale et du travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychosociaux de la participation au dépistage du cancer colorectal : Enjeux de l'arrivée du nouveau test immunologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées doctorales de l'Association Francophone de Psychologie de la Santé, Genève, 15-17 Juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie sanitaire et recherche communautaire en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Enjeux épistémologiques et méthodologiques de la recherche communautaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction psychosociale de la vaccination contre les papillomavirus humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des facteurs de risque en oncologie, enjeux éthiques et psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Séminaire Inter-Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du patient dans le cadre de la médecine personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral interdisciplinaire des Universités de Lyon sur la santé : « Appliquer les grands principes de la médecine personnalisée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche communautaire en oncologie dans le cadre de la démocratie sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Séminaire Inter-Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering women living with HIV in Mali: a multi-level approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dondbzonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthood and Changes in eating habits : the influence of social and psychosocial factors on the sourcing and consumption of organic products by parents from the NutriNet-Santé cohort (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Culinary Arts and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Kristianstad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment expliquer l’accueil et l’(in)hospitalité envers les individus « revenants » du jihad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social dynamics and infant nutrition : the influence of social circles on parental feeding decisions and Changes in eating habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, CASCAIS, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les répercussions de la crise sanitaire du covid-19 sur le vécu des jeunes patients actifs, atteints de cancers hématologiques (en France) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les répercussions de la crise sanitaire du covid-19 sur le vécu des jeunes patients actifs, atteints de cancers hématologiques (en France) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux psychosociaux de la communication soignants-soignés à propos des troubles cognitifs en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways of women peer researchers living with HIV in the evaluation of the Gundo-So programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS IMPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur le vécu des discriminations chez les FVVIH, une lecture intersectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme disease social representations after a tick bite: How do patients attribute their post-bite health problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Lyme Borreliosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La très haute vulnérabilité vis-à-vis de la pandémie de Covid-19 : caractérisation d'un profil représentationnel Méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mabire-Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconceptualization of quality of life due to the lockdown among women with or without cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interpreter during qualitative data set collection in the context of the evaluation of the Gundo-So program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EQUIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Visio-conference, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPRICA : adaptation numérique d’une formation sur la vaccination HPV à destination des médecins généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Carbonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding (in)hospitality against jihad returnees: a multimethodological approach of stereotypes and prejudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs (JSJC2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le vécu des situations de handicap au sein de la dyade patient.e aphasique aidant.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’AFPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montpellier, France. 2025, </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02687030500279982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’ajustement chez les PVVIH en Guyane : démarche qualitative en psychologie de la santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piedrafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de psychologie de la santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting autonomy and self-care of people living with HIV and/or hepatitis through a community-based approach: the example of the Takari project in French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPHIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lisbonne ( En ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le développement post traumatique après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants en Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le Développement Post Traumatique Positif après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque universitaire international infirmier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi participer à un programme communautaire sur le partage du statut sérologique VIH ? Enquête qualitative et quantitative auprès de FVVIH dans le cadre du programme malien Gundo-So</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visio conference, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication des patient.e.s dans les recherches sur la qualité de vie : Étude exploratoire via des ateliers participatifs de recherche communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A training session addressed to local coordinators, as part of the Gundo-So program’s evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS IMPACT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict participation in colorectal cancer screening ? The contribution of Theory of Planned Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gourlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Conference of the EHPS " Health Psychology Across the Lifespan: Uniting Research, Practice and Policy", Galway, 21-25 August 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Galway, Ireland. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which social representations about cancer related to HPV infection and HPV vaccine from teenagers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the obstacles and aids to participation in colorectal cancer screening? A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Conference of the European Health Psychology Society: "Innovative ideas in Health Psychology", Padoue, 29 août - 2 Septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy. s.p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur les freins et les facilitateurs à la participation au dépistage du cancer colorectal : quels sont les enjeux du changement de test ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Congrès de l'Association Francophone de Psychologie de la Santé "De l’expertise scientifique à l’expertise profane.. Postures, enjeux et méthodes dans le champ de la psychologie de la santé", Lyon, 14-16 Décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention du cancer du col de l’utérus : Quelles représentations sociales des risques des adolescent(e)s visé(e)s par la vaccination contre les papillomavirus humains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence Internationale des Représentations Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la représentation sociale de la vaccination contre le HPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Andrézieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du dépistage organisé du cancer colorectal et enjeux de l'arrivée du nouveau test immunologique : le point de vue des médecins généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Oncoriales, Andrézieux-Bouthéon, 7 juillet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Andrézieux-Bouthéon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pensent les médecins généralistes du dépistage organisé du cancer colorectal et de l'arrivée du nouveau test immunologique ? Une étude qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du Cancéropôle Grand Sud-Ouest, Talence, 5-6 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Talence, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expertise scientifique à l’expertise profane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simeone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Éditions des Archives Contemporaines, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, pp.306, 2013, Logiques sociales, Bruno Pequignot, 978-2-336-00844-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie de la santé. De Boeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et facteurs de risque : Opinions et perceptions de la population française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Cervenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National du Cancer; Santé Publique France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre Cancer 2021 : Attitudes et comportements des français face au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.20-52, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’empowerment de femmes vivant avec le VIH au Mali : une approche multiniveau au travers du programme communautaire Gundo So</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dondbzonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Collection Sciences sociales et sida, 978-2-910143-30-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche communautaire en psychologie sociale : Reconnaissance des savoirs et enjeux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Muller; Vanessa Laguette; Lionel Dany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, pp.37-48, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche communautaire : un lieu privilégié de mise en œuvre des méthodes mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes mixtes en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 6, pp.119-132, 2020, </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.schwe.2020.01.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TIC dans les pratiques socioprofessionnelles des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Ntsame Sima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Ngueutsa; René Mokounkolo; Narcisse Achi; Abdelkarim Belhaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et développement des pays du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Psychologie du travail, 978-2-343-04943-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexualité comme facteur de risque et la vaccination contre les papillomavirus humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité, savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Université de Montréal, pp.75-87, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et facteurs de risques : Opinions et perceptions de la population française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre Cancer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé Publique France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques socioprofessionnelles d'une activité administrative non-dématérialisée en voie d’informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Van de Leemput, C. Chauvin &amp; C. Hellemans (Eds). EPIC (Psychologie Ergonomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie de la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Apostoldis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57 (2), Elsevier Masson, pp.63-65, 2012, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2012.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite(s) histoire(s) de la recherche communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demange E.; Henry E.; Préau M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche en collaboration à la recherche communautaire. Un guide méthodologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS/coalition plus, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnaud Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Spitz; C. Tarquinio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de la santé. Théories de l'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONSÉQUENCES DU CANCER SUR LA VIE SOCIALE ET PROFESSIONNELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie deux ans après le diagnostic de cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modules VII. Outils de recueil d’informations sur les co-facteurs dans l’étude des effets psychosociaux des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modules VII. Outils de recueil d’informations sur les co-facteurs dans l’étude des effets psychosociaux des catastrophes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.205-207, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module VI. Outils psychométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques apès une catastrophe : anticiper les catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-204, 2005, 978-2110057488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module VII. Outils de recueil d’informations sur les co- facteurs dans l’étude des effets psychosociaux des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques apès une catastrophe : anticiper les catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-207, 2005, Réponses environnement, 978-2110057488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modules VI. Outils psychométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques après une catastrophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.201-204, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche en collaboration à la recherche communautaire. Un guide méthodologique (From collaborative research to community-based research. A methodological toolkit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of Digital Health Technology in different contexts: Why People Keep or Quit Using It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de 10 ans de politique de lutte contre le cancer 2004-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Weill Giès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la santé publique (HCSP). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche psychosociale du vécu des patients HIV Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inserm U912, GRePS-UL2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche Partage : de la mise en place d'une recherche communautaire à ses principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sidaction, Coalition Plus, GRePS-UL2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu et motivations des patients inclus dans l'essai ANRS TIPI : quels enjeux pour l'interprétation des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inserm U912, GRePS-UL2. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId940"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie PREAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (172)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la formation au recueil de données par entretiens semi-directifs destinée aux patientes-chercheuses du groupe de recherche IMPAQT : une étude de cas sur le rôle du partage d’expériences et du soutien social pour soutenir l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Tavernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 117 (S1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17269/s41997-025-01138-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Co-designing peer-to-peer support in oncology: A participatory study on the development of the PaRole OncO France model” [Patient Educ. Couns. 143 (2026) 109415]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Ben Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Panse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 146, pp.109510. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pec.2026.109510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting the optimal version of the post-traumatic growth inventory – short form for cancer survivors: a study using a sequential design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-026-04590-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive side effects in cancer treatment: communication challenges for healthcare providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07347332.2026.2632683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a peer-to-peer support program in oncology: study protocol for the PaRole Onco France model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 84 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-025-01827-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing quality of life over five years post-diagnosis in breast cancer survivors: Results from the E3N-Generations cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Kvaskoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2026.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Evidence in Contentious Times: A GUARD Framework for Public Health Leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Lenert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 47, pp.1609645. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/phrs.2026.1609645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing quality of life over five years post-diagnosis in breast cancer survivors: Results from the E3N-Generations cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Kvaskoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2026.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of locus of control, coping strategies and time perspective on post-traumatic growth in survivors with primary breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Kvaskoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-025-02353-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-reported outcomes in patients with hematologic malignancies treated with CAR T-cell therapy in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ra Pennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mea Spanjaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Thielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Oerlemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fleischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2025017081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People Living with HIV's Worry That the COVID-19 Health Crisis Could Impact Long-Term HIV Care: Lessons From the French Context for Future Disease Epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Association of Providers of AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23259582251320127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive complaints in patients after cancer treatment: understanding oncologists’ representations and management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.1026. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-025-10082-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement en santé de personnes trans : freins, leviers et perspectives de professionnel·le·s recommandé·e·s par la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Robin-Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Coulot-Prenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (3), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.pr2.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual minority stigma and sexual health among gay men in Tunisia: insights from a double-perspective qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayder Mahjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Mtiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2025.2586236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epistemological reflection on the psychosocial processes experienced by One Health researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.2509185. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2025.2509185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution and functional impact of cerebral lesions detected by systematic brain magnetic resonance imaging in patients with infective endocarditis: the POST-IMAGE prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Creuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Boukobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Ilic Habensus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lalloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (3), pp.106560. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2025.106560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generational perspectives on PrEP, prevention, and sexual practices in MSM (ANRS-PREVENIR cohort)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boshouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2025.2584596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General practitioners' recommendation of HPV vaccination to adolescents aged 11-14 may be gender-biased as suggested by a qualitative study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura X. Gil Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (Article number: 22642), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05426-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of cancer recurrence in long-term post-menopausal breast cancer women: evidence from the French national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Ben Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.1019. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-025-10094-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotypes towards jihad returnees in France: intention as a determinant of reintegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Studies on Terrorism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.834-857. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17539153.2025.2569910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative Double Perspective Investigation of Sexual Orientation Change Efforts Among Homosexual Individuals in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayder Mahjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Mtiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Homosexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00918369.2025.2503407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling healthcare providers bias: a systematic review of interventions with implications for inclusive clinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grammoustianou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Maccarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gillanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, pp.103513. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2025.103513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring reconceptualization and reprioritization during France’s first COVID-19-related lockdown in women with and without a history of cancer: an adaptation of the SeiQol-DW and PGI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (5), pp.1423-1431. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11136-024-03626-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni homme, ni enfant : la place de la femme qui revient du jihad au prisme de l’intersection des préjugés et des méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologies, genre et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-related quality of life profile of newly diagnosed patients with Hodgkin and non-Hodgkin lymphomas: A real-world study including 3922 patients from the French REALYSA cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurine Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Efficace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.114210. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2024.114210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04788990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je ne crois pas au hasard ! ». Du déterminisme du destin aux approches contingentes scientifiques : Les représentations sociales du hasard pour expliquer l’appréhension de l’incertitude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative One Health Approach: BIOQUALIM, a Transdisciplinary Research Action Protocol—From Cultivated Biodiversity to Human Health Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murat-Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Fraticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.3495. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu16203495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les individus revenants du jihad : des stéréotypes aux préjugés, une menace déshumanisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 586 (4), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.586.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Information and Communication Technologies on Job Demands and Job Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire un projet de recherche en oncologie avec les personnes concernées : retour d’expérience et leçons apprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout and Brownout in Intensive Care Physicians in the Era of COVID-19: A Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (11), pp.6029. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20116029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation des savoirs sur le cancer et la chimiothérapie orale en contexte d’ETP ? Apports d’une approche psychosociale articulée à un dispositif de triangulation méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2023.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health behaviour changes in female cancer survivors: The Seintinelles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (5), pp.496-511. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected device and therapeutic patient education to promote physical activity among women with localised breast cancer (DISCO trial): protocol for a multicentre 2×2 factorial randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Touillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pérol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e045448. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-045448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03428061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive relations between sexual quality of life and satisfaction with healthcare in women living with HIV and/or HCV: Results from a multicountry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issifou Yaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Huntingdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Juraskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.e0278054. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0278054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04547426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-term health-related quality of life in community-acquired bacterial meningitis survivors; the COMBAT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Vicentia Ebah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Piroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.e0281544. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of psychosocial factors associated with worry about acquiring SARS-CoV-2 among women undergoing cancer treatment: an empirical network comparison approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mabire-Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siméone Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (3), pp.315-332. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07347332.2023.2246126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life of survivors 1 year after the diagnosis of diffuse large B-cell lymphoma: a LYSA study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bergman Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Gouill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101, pp.317-332. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00277-021-04689-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03546781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and evaluation of a patient-centred transition programme for stroke patients, combining case management and access to an internet information platform: study protocol for a randomized controlled trial - NAVISTROKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Damiolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.537. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-022-07907-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03694856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Year Sequelae and Quality of Life in Adults with Meningococcal Meningitis: Lessons from the COMBAT Multicentre Prospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhamed-Kheir Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Escaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gueit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (6), pp.3031-3041. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12325-022-02149-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Bacterial Meningitis and Infective Endocarditis: When Should We Search for the Other When Either One is Diagnosed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le-Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.1521-1540. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40121-022-00651-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/28372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04056865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with post-stroke social participation: A quantitative study based on the ICF framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 (3), pp.101686. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOREST protocol: a qualitative study exploring health and sexuality of transmasculine individuals in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Robin-Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.e052748. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murat-Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boutitie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (4), pp.e25648. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/25648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we talk about price with patients when choosing antiretroviral therapy? A survey with people living with HIV and prescribers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pilorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.e046212. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03470208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual determinants of participation after stroke: a systematic review of quantitative and qualitative studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (13), pp.1786-1798. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638288.2019.1679897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding barriers and facilitators to participation in colorectal cancer screening: A French qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (12), pp.2260-2277. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1359105320909883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence du sexe des élèves et du contexte scolaire de mixité/non-mixité sur l’élaboration du discours des adolescent·es au sujet de la vaccination contre l’infection papillomavirus humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murat-Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boutitie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (4), pp.e25648. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/25648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HIV risk perception on both pre-exposure prophylaxis and condom use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (10), pp.1575-1586. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1359105319883927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Control of Colorectal Cancer Screening Participation with fecal immunochemical test (FIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gourlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12529-021-09976-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physical activity and body weight changes in breast cancer survivors five years after diagnosis – VICAN 2 & 5 French national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.248 - 255. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative Study of Barriers and Facilitators to Adherence to Secondary Prevention Medications Among French Patients Suffering from Stroke and Transient Ischemic Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Preference and Adherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.1213-1223. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/ppa.s257323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-acquired bacterial meningitis in adults: in-hospital prognosis, long-term disability and determinants of outcome in a multicentre prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Ploy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mourvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (9), pp.1192-1200. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2019.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02618662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in kidney function among men having sex with men starting on demand tenofovir disoproxil fumarate – emtricitabine for HIV pre‐exposure prophylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Liegeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pialoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Capitant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.e25420. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the situational and behavioral factors associated with condomless anal sex without pre-exposure prophylaxis in MSM?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9), pp.1367-1375. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03197778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming adherent to a preventive treatment for HIV: a qualitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.270-281. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2019.1640886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the PLWH who might refuse to participate in HIV cure-related clinical trials with treatment interruption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Physicians That Might Be Reluctant to Propose HIV Cure-Related Clinical Trials with Treatment Interruption to Their Patients? The ANRS-APSEC Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.334. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8020334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03099650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in HIV cure clinical trial preferences of French people living with HIV and physicians in the ANRS‐APSEC study: a discrete choice experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.e25443. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitions and behaviours of general practitioners in France regarding HPV vaccination: A theory-based systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Mandrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.106323. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Sexual Behaviors in Men Who Have Sex with Men: A Comparison Between the Double-Blind and Open-Label Extension Phases of the ANRS-IPERGAY Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (11), pp.3093-3106. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-020-02864-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03202142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevirapine Use Is Associated with Higher Bone Mineral Density in HIV-1 Positive Subjects on Long-Term Antiretroviral Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couffignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kolta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Haymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (5), pp.399-405. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/AID.2019.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation protection in mammography for breast cancer screening: not covered by the French press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Britel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.119-121. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2020.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the situational and behavioral factors associated with condomless anal sex without pre-exposure prophylaxis in MSM?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9), pp.1367-1375. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces citoyen(nes) qui se portent volontaires pour participer aux recherches dans le champ du cancer – résultats du Baromètre Seintinelles 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bassoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sablone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.333 - 343. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients with Digestive System or Lung Cancer: Protocol for a Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murat-Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rentler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.e17232. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/17232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How PrEP users constitute a community in the MSM population through their specific experience and management of stigmatization. The example of the French ANRS-PREVENIR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Béniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (sup2), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2020.1742863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03203148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative Study of Barriers and Facilitators to Adherence to Secondary Prevention Medications Among French Patients Suffering from Stroke and Transient Ischemic Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Preference and Adherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Volume 14, pp.1213-1223. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PPA.S257323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasure and PrEP: Pleasure-Seeking Plays a Role in Prevention Choices and Could Lead to PrEP Initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Men's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.155798831982739. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1557988319827396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements technologiques, TIC et santé psychologique au travail : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (4), pp.361-375. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the effect of self-identified HIV activism in willingness to participate in HIV cure-related clinical trials? Results from the ANRS-APSEC study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S. A. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virus Eradication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.152-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness beliefs and emotional responses in mildly disabled stroke survivors: A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (10), pp.e0223681. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0223681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02417981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Based Care in the ANRS-IPERGAY Trial: The Challenges of Combination Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Education and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1521/aeap.2019.31.3.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual desire of French representative prostate cancer survivors 2 years after diagnosis (the VICAN survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.2517-2524. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-018-4536-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour change content, understandability and actionability of chronic condition self-management apps available in France: systematic search and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Siqueira Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra L Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/13494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement médical et communautaire dans un essai de prévention biomédicale : vers une nouvelle forme d’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking empowerment into account: the response of community-based organisations to the HIV care needs of men who have sex with men in West Africa (CohMSM ANRS 12324 - Expertise France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Maradan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodé Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (11), pp.1403-1411. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2019.1587358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past and present of triangulation and social representations theory: A crossed history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.375-391. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14780887.2019.1605272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility status perception, fertility preservation and desire to have children in cancer survivors: French VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Jegaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Science OA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (10), pp.FSO343. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fsoa-2018-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the patient-physician interaction in assessing acceptability of HIV cure trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (4), pp.e56-e57. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.12526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01963856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Malian women living with HIV regarding the management of their serostatus disclosure: short-term effects of a community-based intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Yattassaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Beaulieu-Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.248-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Group-Based Trajectory Model for Changes in Pre-Exposure Prophylaxis and Condom Use Among Men Who Have Sex with Men Participating in the ANRS IPERGAY Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS PATIENT CARE AND STDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (12, SI), pp.495-510. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/apc.2018.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences médicamenteuses et expériences du cancer. L'appropriation des anticancéreux oraux par les patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rioufol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), pp.73-96. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2018.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal determinants of participation restriction after stroke - a systematic review of observational and qualitative studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Merson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebrovascular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (1), pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Quality of Life and Sexual Quality of Life in HIV Patients Differ Between Non-treated HIV Controllers and Treated Patients in the French ANRS VESPA 2 National Survey?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-018-2237-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01963583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posttraumatic Stress Disorder as a Significant Correlate of Voluntary Antiretroviral Treatment Interruption in Adult HIV-Infected Patients Followed up in French Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (3), </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4088/JCP.17m11659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02101039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiotherapy and cancer: Representations anchored in the experience of patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Britel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.187-192. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2018-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et prise en charge de la maladie de Lyme : de la complexité et de la nécessité d’intégrer divers déterminants psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (2-3-4), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/69995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANRS-Ipergay trial, an opportunity to use qualitative research to understand the perception of the “participant”-physician relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (sup2), pp.41-47. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2018.1468013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (12), pp.2677-2686. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of HIV cure-related trials: the challenges for physicians and people living with HIV (ANRS-APSEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (7), pp.914-920. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2018.1426825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01779871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche innovante pour favoriser la recherche communautaire et faire vivre la démocratie sanitaire en oncologie : les Seintinelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (4), </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.174.0547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01752532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussing HIV Status: Is It Easier After 10 Years of Antiretroviral Treatment? The ANRS CO8 APROCO-COPILOTE Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Hardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.118 - 128. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-016-1328-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la recherche en psychologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Koleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Faury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will CURE trials introduce an uncomfortable revolution in the field of HIV research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Clinical Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.174-175. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15284336.2017.1331603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal pre-exposure prophylaxis use in France : results from the Flash PrEP survey (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.308-310. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.12419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01985788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispenser des anticancéreux oraux à l’officine. Contraintes professionnelles et pistes d’actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Canat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Farsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (1), pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budget impact of antiretroviral therapy in a French clinic cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Louni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Peytavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (9), pp.1271-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of patient and healthcare provider viewpoints regarding participation in HIV cure-related clinical trials. Findings from a multicentre French survey using Q methodology (ANRS-APSEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poizot-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0187489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01779875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions en santé publique et questions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide risk in a representative sample of people receiving HIV care: Time to target most-at-risk populations (ANRS VESPA2 French national survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0171645. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques intergroupes et changement social autour de l'ouverture du mariage aux couples de même sexe en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Savio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.181 - 192. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.022.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Discussion About Sexual Health With Health Care Providers After Cancer-A National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (11), pp.1686--1694. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsxm.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of PrEP and condom and sexual risk behavior among MSM during the ANRS IPERGAY trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Capitant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1146653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity, Representations, and Beliefs: HIV Controllers Living on the Frontier of Good Health and Illness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faroudy Boufassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.293 - 1494. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9566.2007.01008.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers de la prise en charge du traitement post-exposition au VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Roduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (6), pp.791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Patients Delay Their First Contact with Health Services After Stroke? A Qualitative Focus Group-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Porthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.143 - 143. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156933.t003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence d’un programme associant un suivi diététique et une activité physique adaptée au regard des priorités de patientes atteintes de cancer du sein traitées par chimiothérapie adjuvante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.293-297. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-016-0601-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers to HIV post-exposure prophylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Roduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (6), pp.791-799. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.166.0791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with satisfaction with community-based non-medicalized counseling and testing using HIV rapid tests among MSM in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.1240-8. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1173636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual risk behaviour among people living with HIV according to the biomedical risk of transmission: results from the ANRS-VESPA2 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.20095. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7448/IAS.19.1.20095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire vivre la démocratie sanitaire en oncologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les carnets du greps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01752640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yes it was a mistake to tell others that I was infected with HIV&amp;quot; Factors associated with HIV disclosure among people with HIV in five countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loukid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01206600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine personnalisée en radiothérapie : perception des praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Britel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived health and quality of life: the effect of exposure to atmospheric pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Annabi-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Marcouyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Wittenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669877.2013.841728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘Was it a Mistake to Tell Others That You are Infected with HIV?’’: Factors Associated with Regret Following HIV Disclosure Among People Living with HIV in Five Countries (Mali, Morocco, Democratic Republic of the Congo, Ecuador and Romania). Results from a Community-Based Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Matamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Loukid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-014-0976-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgent need to scale up and tailor HIV testing offer in Ecuador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herdoiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabire Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Journal of Public Health / Revista Panamericana de Salud Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (6), pp.442-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health problems in French cancer survivors two years after diagnosis – the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-015-0506-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACTORS ASSOCIATED WITH HIV VOLUNTARY DISCLOSURE TO ONE'S STEADY SEXUAL PARTNER IN MALI: RESULTS FROM A COMMUNITY-BASED STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alise Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosocial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (1), pp.51-65. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021932014000546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores asociados a establecer contacto con asociaciones de lucha contra el VIH/sida en Ecuador: resultados de un estudio comunitario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernier Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bonifaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Journal of Public Health / Revista Panamericana de Salud Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity, Representations, and Beliefs: HIV Controllers Living on the Frontier of Good Health and Illness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faroudy Boufassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (11), pp.1483-1494 </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1049732315617739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Demand Preexposure Prophylaxis in Men at High Risk for HIV-1 Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Capitant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pialoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 373 (23), pp.2237-2246. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa1506273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV serostatus disclosure: development and validation of indicators considering target and modality. Results from a community-based research in 5 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Beaulieu-Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernier Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Veillette-Bourbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-related quality of life of people living with HIV followed up in hospitals in France: comparing trends and correlates between 2003 and 2011 (ANRS-VESPA and VESPA2 national surveys)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Douab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2014.906553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Associated with HIV Status Disclosure to Ones Steady Sexual Partner in PLHIV in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Loukid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alise Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamal Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.15 - 59. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-005-1678-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with HIV status disclosure to one's steady sexual partner in PLHIV in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loukid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kamal-Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years after a cancer diagnosis, relationship between health related quality of life, coping strategies and spirituality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Access to Non-Medicalized Community-Based Rapid Testing to Men Who Have Sex with Men: An Urgent HIV Prevention Intervention (The ANRS-DRAG Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vernay-Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.446 - 446. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061225.t003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years after cancer diagnosis, what is the relationship between health-related quality of life, coping strategies and spirituality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaelle Le Coroller Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.375-386. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2012.736622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of an Environmental Quality of Life Scale: Study of a French Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Marcouyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Annabi-Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (3), pp.903-913. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-012-0119-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding access to non-medicalized community-based rapid testing to men who have sex with men: an urgent HIV prevention intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie communautaire et psychologie de la santé : l’implication de la recherche psychosociale dans la promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (2), pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an environnemental quality of life scale : study of a french sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fleury-Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcouyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Annabi-Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01206607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie communautaire et psychologie de la santé : l'implication de la recherche psychosociale dans la promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering HIV testing as a prevention tool: Targeting interventions for high-risk men who have sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vernay-Vaissed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (8), pp.1039-1045. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2012.668171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering HIV testing as a prevention tool : targeting interventions for high risk men who have sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vernay-Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The burden of HIV experience and care among MSM having an HIV-positive seroconcordant steady partner: a possible research hypothesis. Results from the French VESPA ANRS EN-12 study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia M Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (5), pp.396-398. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sti.2010.048660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years after cancer diagnosis, which couples become closer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.380 - 388. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2354.2010.01191.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to procreational intentions among cancer survivors 2 years after diagnosis: a French national cross-sectional survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does cancer survivos' health related quality of life depend on cancer type ? Findings from a large French national sample 2 years after cancer diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Le Coroller-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction with care in HIV-infected patients treated with long term follow up antiretroviral therapy: the role of social vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The burden of HIV experience and care among MSM having a HIV-positive seroconcordant steady partner: a possible research hypothesis. Results from the French VESPA ANRS EN-12 study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to procreational intentions among cancer survivors 2 years after diagnosis: a French national cross-sectional survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaëlle Le Corroller-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.12-8. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.1714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00465859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years after cancer diagnosis, which couples become closer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction with care in HIV-infected patients treated with long term follow up antiretroviral therapy: the role of social vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Villes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Raffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2011.613909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial correlates of inconsistent condom use among HIVinfected patients enrolled in a structured ART interruptions trial in Coˆ te d’Ivoire: results from the TRIVACAN trial (ANRS 1269)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Moh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2010.02524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture de confiance envers le médecin auprès de patients infectés par le VIH : quels déterminants psychosociaux ? ANRS-AERLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Villes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.082.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infertility induced by cancer treatment: inappropriate or no information provided to majority of French survivors of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeetitia Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fertnstert.2007.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Difficulties in People Living with HIV in France—Results from a Large Representative Sample of Outpatients Attending French Hospitals (ANRS-EN12-VESPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-007-9355-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and predictors of deterioration of a trustful patient-provider relationship among HIV-infected persons treated with antiretroviral therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Villes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidéline Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.467-71. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAI.0b013e31815f3bdc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclosure and religion among people living with HIV/AIDS in France. AIDSIMPACT SPECIAL ISSUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (05), pp.521-526. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540120701867230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Anger Control as an Underappreciated Side Effect of Treatments for Chronic HCV Infection in HIV-HCV Coinfected Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dellamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.92 - 96. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.mcg.0000225645.75651.b8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide attempts among people living with HIV in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (08), pp.917-924. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540120701777249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anhédonie et dépression dans le contexte de l'infection par le VIH avec les multithérapies antirétrovirales (ANRS-EN12-VESPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.385 - 393. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2007.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des femmes séropositives en France à l'ère des thérapies antirétrovirales : quelles différences avec les hommes ? Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brunet-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.151 - 160. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2008242s151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsafe sex in regular partnerships among heterosexual persons living with HIV: evidence from a large representative sample of individuals attending outpatients services in France (ANRS-EN12-VESPA Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.aids.0000255086.54599.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported side-effects of anti-retroviral treatment among IDUs: a 7-year longitudinal study (APROCO-COPILOTE COHORT ANRS CO-8).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Villes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Drug Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (4), pp.288-95. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugpo.2007.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00167849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-related quality of life in French people living with HIV in 2003: results from the national ANRS-EN12-VESPA Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Obadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.aids.0000255081.24105.d7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprotected sex in regular partnerships among homosexual men living with HIV: a comparison between sero-nonconcordant and seroconcordant couples (ANRS-EN12-VESPA Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.aids.0000255084.69846.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported side-effects of anti-retroviral treatment among IDUs: A 7-year longitudinal study (APROCO-COPILOTE COHORT ANRS CO-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Villes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Raffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Drug Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.288 - 295. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugpo.2007.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie et syndrome lipodystrophique chez les patients infectés par le VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7006(06)76223-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexualité des personnes atteintes par le VIH : l'impact d'une infection sexuellement transmissible Sexuality of HIV positive people: the impact of a sexual transmitted infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sexol.2006.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsafe sex with casual partners and quality of life among HIV-infected gay men: evidence from a large representative sample of outpatients attending French hospitals (ANRS-EN12-VESPA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (5), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000221674.76327.d7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00108375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsafe Sex With Casual Partners and Quality of Life Among HIV-Infected Gay Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.597 - 603. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.qai.0000221674.76327.d7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-related quality of life and health locus of control beliefs among HIV-infected treated patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychosomatic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, pp.407 - 413. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpsychores.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation psychosociale de la qualité de vie des personnes infectées par le VIH Psychosocial evaluation of quality of life among HIV-infected patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2005.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depression and clinical progression in HIV-infected drug users treated with highly active antiretroviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-related quality of life and patient/provider relationships in HIV-infected patients during the first three years after starting PI-containing antiretroviral treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salmon-Ceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540120410001716441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling healthcare provider bias in care and research: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grammoustianou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Maccarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gillanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ASCO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2025.43.16_suppl.e23222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques identitaires et démarches participatives : trajectoires multiples de chercheurs en santé vers la collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïssa Fadhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairley Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ÈME CONGRÈS DE L’ASSOCIATION FRANCOPHONE DE PSYCHOLOGIE DE LA SANTÉ - AFPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences of violence among women living with HIV at Ikambere : Applied Research Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Boshouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rwegera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatem-Zahra Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin-Messabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDSIMPACT 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu et enjeux psychosociaux de la vie quotidienne des familles touchées par la Néoplasie Endocrinienne Multiple de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Binquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales de L'association Francophone de Psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement communautaire face aux stigmatisations et le poids du VIH chez les JAVIH : Tagg-Picc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lamine Souané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et pérennisation des échanges patients-pairs aidants : impact des savoirs expérienciels sur la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode Feldenkrais favorise-t-elle la plasticité chorégraphique chez l’interprète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Késia Poznan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposés de recherche et de notation 14.01 > 17.01.2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Danse, Jan 2025, Vitry Sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et interprétation collaborative des résultats au sein du groupe de recherche communautaire en cancérologie IMPAQT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Inserm "co-analyse et co-interprétation des résultats en recherche participative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responding to Threats: Social Representations and Emotional Adaptation among Lyon Firefighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales (CIRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu et mécanismes identitaires des étudiantes aidantes dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire de vie et VIH : perspective des femmes dans l’enquête nationale VESPA 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Boshouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live résultats d’étude—Perce-Neige : Une recherche communautaire pour appréhender les perceptions des soignants à propos des troubles cognitifs associés aux traitements du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facebook-live Seintinelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux psychosociaux de la communication soignants-soignés à propos des troubles cognitifs en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque International sur le Partenariat de Soin avec les Patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire la recherche avec des personnes aphasiques : une recherche communautaire dans le champ de l’Éducation Thérapeutique du Patient (ETP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international sur le partenariat de soin avec les patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les patientes et leurs proches s’ajustent-ils pour faire face aux difficultés liées à l’apparition de troubles cognitifs à la suite de la prise d’hormonothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Mouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Tavernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international sur le partenariat de soin avec les patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oncologie et recherche communautaire : retour d’expérience du groupe mixte IMPAQT sur les étapes et les enjeux de la collaboration entre patientes et chercheuses et de la construction d’un troisième savoir dans toutes les étapes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Tavernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Handicap et Agents épistémiques de la Recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre qualitatif et quantitatif, des questions éthiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-conférences du 15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la recherche s’approche de la clinique : postures et usages de l’entretien de recherche investiguant des problématiques sensibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des formations à destination des parties prenantes des démarches participatives en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international sur le Partenariat de Soin avec les Patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix alimentaires des parents pour leurs enfants: Quand influences, tradition culturelle et risque d’expositions aux Food Fake News s’entremêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque inca déterminants de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALITOP: Quality of life of patients undergoing immunotherapy for cancer: burden of treatment and expectations to improve patient care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin-Messabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITOP: Workshop, Conference and Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancer Patients Europe, Jun 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences Sociales et Alimentation Infantile: Quelle place pour les recommandations Médicales et les Expériences Parentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de la nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 risk perception and prevention practices in a sample of French people affected by cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mabire-Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cascais Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la fonction de « médiateur » pour accompagner la recherche participative et le processus de collaboration du groupe IMPAQT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Denieul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international sur le partenariat de soin avec les patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe de recherche IMPAQT : de sa formation aux projets de recherche communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion mensuelle du Comité patients/chercheurs [RESHAPE]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet de recherche IMPAQT au projet Perce-neige : une démarche de recherche communautaire en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique RESHAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances des outils de prévention du VIH chez les personnes nouvellement diagnostiquées pour le VIH : volet qualitatif de l’étude Opportunités 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Lutte contre le Sida (SFLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation du savoir expérientiel dans une recherche communautaire : enjeux émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis méthodologiques de la recherche participative en contexte de controverse : l’exemple de CiTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en place une recherche par et pour des jeunes adultes vivant avec le VIH au Sénégal sur des facteurs psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diane G. Dondbzanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu et enjeux psychosociaux de la vie quotidienne des membres des familles atteintes de Néoplasie Endocrinienne Multiple de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Binquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Jeunes chercheurs en SHSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du premier confinement sur le vécu des aidantes confinées (ou non) avec leur proche aidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The patient-provider relationship with aphasic patients : a study with nurses and care assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Breme (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mener une recherche malgré la barrière de la langue et le poids de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux méthodologiques de la caractérisation d’une démarche de recherche communautaire en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dépister pour un cancer après une infection : Une problématique à la croisée des croyances et représentations autour des hépatites et du cancer. L’étude Phelican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Le dépisage des cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux psychosociaux des relations de soins avec des patients aphasiques : une recherche participative avec une équipe d’infirmières et d’aides-soignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthie Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes journées de la Société Française de Neuro-Vasculaire (SFNV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la prise en charge des troubles cognitifs en cancérologie : Perspective des oncologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu expérientiel et enjeux psychosociaux chez les femmes vivant avec le VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Boshouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'accessibilité de la recherche : quelles adaptations méthodologiques qualitatives auprès des personnes aphasiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'AFPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser, co-constuire et valoriser des travaux de recherche en cancérologie avec les personnes concernées : L’importance de la flexibilité des différents modes d’organisation et d’animation de ces groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations: défis et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d’engagement participatif au programme CiTIQUE : Quelles représentations de la science et de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empowerment en santé sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH - 11eme conférence internationale francophone sur le VIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotypes towards jihad returnees in France: Thinking about the unknown and its intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journée Scientifique des Jeunes Chercheurs 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation du savoir expérientiel de patientes-chercheuses dans une recherche communautaire en oncologie : La place des émotions dans l’analyse qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient.es et citoyen·nes partenaires de la recherche en santé : quel statut ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche participative avec des équipes soignantes partenaires : quels enjeux organisationnels et relationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations : défis et pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRESP, Mar 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gundo-So, a malian community-based programm for women living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ICCP NAPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des Centres de référence des MVT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre acteur·ices associatifs et chercheur·es dans la construction d’un programme communautaire à destination des femmes vivant avec le VIH au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRESP « Recherches participatives en santé et bien-être des populations : défis et pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de recherche communautaire Perce-neige en faveur de la coexistence des savoirs expérienciels et experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La collaboration patient-chercheur : pourquoi, comment ? Echanger, démystifier, avancer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Disease Social Representations After a Tick Bite: How Do Patients Attribute Their Post-bite Health Problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du risque liées à la Covid-19 et respect des pratiques de distanciation sociale : Résultats issus de l’étude RAR2C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mabire-Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact du confinement sur la qualité de vie individualisée des femmes ayant ou pas une histoire de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61e Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gundo-So program: an illustration of the importance of community support?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du risque liées à la Covid-19 et respect des pratiques de distanciation sociale : résultats issus de l’étude RAR2C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mabire-Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Association Francophone de Psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with citizens to monitor tick-associated risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Leyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWDA Network Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Wildlife Disease Association, Aug 2021, Cuenca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours sur la vaccination HPV : effet du sexe des élèves et du contexte scolaire mixité/non-mixité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils latents des représentations du risque de la Covid-19 auprès de personnes concernées par le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mabire-Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Association Francophone de Psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de la maladie de Lyme : l’attribution des symptômes dans un contexte controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Association Francophone de Psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales de la maladie de Lyme : comment les patient.e.s attibuent leurs problèmes de santé suite à une piqûre de tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vivre la maladie grâce à mes pairs ? L’exemple du programme communautaire Gundo-So auprès de FVVIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’empowerment à travers la recherche communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gouverner les corps et les conduites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Jeunes Chercheurs en sciences sociales sur le VIH/Sida, Oct 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPRICA : un dispositif de formation participatif et collaboratif au service de la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How PrEP users constitute a community in the MSM population through their specific experience and management of stigmatization. The example of the French ANRS- PREVENIR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beniguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherence and retention in a community-based trial testing PrEP efficacy (ANRS-IPERGAY) : The pivotal role of community-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche psychosociale de l’aphasie : la dyade patient.e aphasique - aidant.e.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches en sciences humaines et sociales dans la recherche en orthophonie : journée d’étude interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ApiAppS: A Project to Study and Help Practitioners in Recommending mHealth Apps and Devices to Their Patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobin Yasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2019: Health and Wellbeing e-Networks for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, lyon, France. pp.1919-1920, </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulser une mobilisation citoyenne autour de la recherche communautaire en cancérologie : L’exemple des ateliers de recherche communautaire auprès des Seintinelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devenir adhérent à un traitement préventif du VIH : résultats et perspectives d'une recherche communautaire (ANRS-IPERGAY)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suzan-Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of participation in colorectal cancer screening: contributions of health and social psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gourlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SIRIC Montpellier Cancer Annual Meeting, Montpellier, 28 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les déterminants psychosociaux de la participation au dépistage organisé du cancer colorectal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gourlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème congrès de l'Association Francophone de Psychologie de la Santé "Pratiques et interventions en psychologie de la santé", Metz, 13-15 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Established and unestablished cancer risk factors : Perceptions of the French general population, results of a national survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychosociaux du recours à une association : une étude qualitative exploratoire auprès des patients aphasiques à la suite d'un Accident Vasculaire Cérébral (AVC).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l'Afpsa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions éthiques et posture du chercheur : le cas d’une étude avec une association de patient.es aphasiques après un AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude interdisciplinaire en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers de construction d’affiches pour appréhender les représentations sociales des jeunes sur la vaccination contre HPV. L’apport d’une démarche participative et communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adhésion à une association : le parcours des patients aphasiques à la suite d’un AVC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée mondiale de l’AVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the psychosocial determinants of participation in colorectal cancer screening ? A french qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Psycho-Oncology and Psychosocial Academy "Cancer throughout the Lifespan : addressing the psychosocial needs of diverse populations", Berlin, 14-18 Août 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des cancers associés aux papillomavirus humain ancrée en santé sexuelle : Une approche centrée sur les adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrès de l’Association francophone pour le savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPV, vaccination et cancer du col de l’utérus : Appréhender les représentations des élèves pour développer la prévention en santé scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La sage-femme comme nouvel acteur de prévention du cancer du col de l’utérus : enjeux professionnels, identification par les femmes et partage des compétences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les freins et les facilitateurs à la participation au dépistage organisé du cancer colorectal ? Une étude qualitative par focus groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées du Cancéropôle Grand Sud-Ouest, La Grande Motte, Montpellier, 23-25 Novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative des représentations de l'Accident Vasculaire Cérébral auprès du grand public : identification des freins et facilitateurs à l'appel aux services d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Berthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès de l'Association francophone de psychologie de la santé, Liège, 15-17 décembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Liège, Belgique. pp.179-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la représentation sociale de la vaccination contre le HPV en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès de l'AFPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Liège, Belgique. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un dispositif de recherche interventionnelle pour prévenir le cancer auprès des jeunes : Aspects éthiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Quel(s) rôle(s) pour les SHS en cancérologie ? Entre recherches fondamentales et interventionnelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les représentations sociales du dépistage organisé du cancer colorectal ? Une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence Internationale sur les Représentations Sociales "Epistemologie de la vie quotidienne", Université d'Aix-Marseille, Marseille, 14-17 Septembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de l’image comme mode d’accès aux représentations sociales : Exemple d’une étude sur la prévention du cancer du col de l’utérus auprès des adolescent.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journée de Réflexion du GRePS : « L’image en psychologie sociale et du travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des facteurs de risque en oncologie, enjeux éthiques et psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Séminaire Inter-Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychosociaux de la participation au dépistage du cancer colorectal : Enjeux de l'arrivée du nouveau test immunologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées doctorales de l'Association Francophone de Psychologie de la Santé, Genève, 15-17 Juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie sanitaire et recherche communautaire en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Enjeux épistémologiques et méthodologiques de la recherche communautaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction psychosociale de la vaccination contre les papillomavirus humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du patient dans le cadre de la médecine personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral interdisciplinaire des Universités de Lyon sur la santé : « Appliquer les grands principes de la médecine personnalisée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche communautaire en oncologie dans le cadre de la démocratie sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Séminaire Inter-Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering women living with HIV in Mali: a multi-level approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dondbzonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social dynamics and infant nutrition : the influence of social circles on parental feeding decisions and Changes in eating habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, CASCAIS, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment expliquer l’accueil et l’(in)hospitalité envers les individus « revenants » du jihad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthood and Changes in eating habits : the influence of social and psychosocial factors on the sourcing and consumption of organic products by parents from the NutriNet-Santé cohort (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Culinary Arts and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Kristianstad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les répercussions de la crise sanitaire du covid-19 sur le vécu des jeunes patients actifs, atteints de cancers hématologiques (en France) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les répercussions de la crise sanitaire du covid-19 sur le vécu des jeunes patients actifs, atteints de cancers hématologiques (en France) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux psychosociaux de la communication soignants-soignés à propos des troubles cognitifs en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Baillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Sevenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways of women peer researchers living with HIV in the evaluation of the Gundo-So programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS IMPACT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur le vécu des discriminations chez les FVVIH, une lecture intersectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05034596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme disease social representations after a tick bite: How do patients attribute their post-bite health problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hansmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Lyme Borreliosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le vécu des situations de handicap au sein de la dyade patient.e aphasique aidant.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’AFPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montpellier, France. 2025, </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02687030500279982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding (in)hospitality against jihad returnees: a multimethodological approach of stereotypes and prejudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs (JSJC2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPRICA : adaptation numérique d’une formation sur la vaccination HPV à destination des médecins généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Carbonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La très haute vulnérabilité vis-à-vis de la pandémie de Covid-19 : caractérisation d'un profil représentationnel Méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mabire-Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconceptualization of quality of life due to the lockdown among women with or without cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interpreter during qualitative data set collection in the context of the evaluation of the Gundo-So program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EQUIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Visio-conference, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’ajustement chez les PVVIH en Guyane : démarche qualitative en psychologie de la santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piedrafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de psychologie de la santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting autonomy and self-care of people living with HIV and/or hepatitis through a community-based approach: the example of the Takari project in French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPHIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lisbonne ( En ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le développement post traumatique après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants en Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le Développement Post Traumatique Positif après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque universitaire international infirmier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi participer à un programme communautaire sur le partage du statut sérologique VIH ? Enquête qualitative et quantitative auprès de FVVIH dans le cadre du programme malien Gundo-So</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visio conference, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication des patient.e.s dans les recherches sur la qualité de vie : Étude exploratoire via des ateliers participatifs de recherche communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A training session addressed to local coordinators, as part of the Gundo-So program’s evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS IMPACT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict participation in colorectal cancer screening ? The contribution of Theory of Planned Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gourlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Conference of the EHPS " Health Psychology Across the Lifespan: Uniting Research, Practice and Policy", Galway, 21-25 August 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Galway, Ireland. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which social representations about cancer related to HPV infection and HPV vaccine from teenagers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the obstacles and aids to participation in colorectal cancer screening? A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Conference of the European Health Psychology Society: "Innovative ideas in Health Psychology", Padoue, 29 août - 2 Septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy. s.p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur les freins et les facilitateurs à la participation au dépistage du cancer colorectal : quels sont les enjeux du changement de test ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Congrès de l'Association Francophone de Psychologie de la Santé "De l’expertise scientifique à l’expertise profane.. Postures, enjeux et méthodes dans le champ de la psychologie de la santé", Lyon, 14-16 Décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention du cancer du col de l’utérus : Quelles représentations sociales des risques des adolescent(e)s visé(e)s par la vaccination contre les papillomavirus humains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence Internationale des Représentations Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pensent les médecins généralistes du dépistage organisé du cancer colorectal et de l'arrivée du nouveau test immunologique ? Une étude qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du Cancéropôle Grand Sud-Ouest, Talence, 5-6 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Talence, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du dépistage organisé du cancer colorectal et enjeux de l'arrivée du nouveau test immunologique : le point de vue des médecins généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Oncoriales, Andrézieux-Bouthéon, 7 juillet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Andrézieux-Bouthéon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la représentation sociale de la vaccination contre le HPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Andrézieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expertise scientifique à l’expertise profane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simeone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Éditions des Archives Contemporaines, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, pp.306, 2013, Logiques sociales, Bruno Pequignot, 978-2-336-00844-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie de la santé. De Boeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et facteurs de risque : Opinions et perceptions de la population française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Cervenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National du Cancer; Santé Publique France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre Cancer 2021 : Attitudes et comportements des français face au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.20-52, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’empowerment de femmes vivant avec le VIH au Mali : une approche multiniveau au travers du programme communautaire Gundo So</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dondbzonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djenebou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rojas Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Collection Sciences sociales et sida, 978-2-910143-30-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche communautaire en psychologie sociale : Reconnaissance des savoirs et enjeux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Muller; Vanessa Laguette; Lionel Dany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, pp.37-48, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche communautaire : un lieu privilégié de mise en œuvre des méthodes mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes mixtes en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 6, pp.119-132, 2020, </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.schwe.2020.01.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexualité comme facteur de risque et la vaccination contre les papillomavirus humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité, savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Université de Montréal, pp.75-87, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TIC dans les pratiques socioprofessionnelles des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Ntsame Sima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Ngueutsa; René Mokounkolo; Narcisse Achi; Abdelkarim Belhaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et développement des pays du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Psychologie du travail, 978-2-343-04943-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et facteurs de risques : Opinions et perceptions de la population française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre Cancer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé Publique France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques socioprofessionnelles d'une activité administrative non-dématérialisée en voie d’informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Van de Leemput, C. Chauvin &amp; C. Hellemans (Eds). EPIC (Psychologie Ergonomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie de la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Apostoldis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57 (2), Elsevier Masson, pp.63-65, 2012, </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2012.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite(s) histoire(s) de la recherche communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demange E.; Henry E.; Préau M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche en collaboration à la recherche communautaire. Un guide méthodologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS/coalition plus, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnaud Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Spitz; C. Tarquinio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de la santé. Théories de l'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONSÉQUENCES DU CANCER SUR LA VIE SOCIALE ET PROFESSIONNELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie deux ans après le diagnostic de cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module VII. Outils de recueil d’informations sur les co- facteurs dans l’étude des effets psychosociaux des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques apès une catastrophe : anticiper les catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-207, 2005, Réponses environnement, 978-2110057488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module VI. Outils psychométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques apès une catastrophe : anticiper les catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-204, 2005, 978-2110057488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modules VII. Outils de recueil d’informations sur les co-facteurs dans l’étude des effets psychosociaux des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modules VII. Outils de recueil d’informations sur les co-facteurs dans l’étude des effets psychosociaux des catastrophes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.205-207, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modules VI. Outils psychométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques après une catastrophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.201-204, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche en collaboration à la recherche communautaire. Un guide méthodologique (From collaborative research to community-based research. A methodological toolkit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of Digital Health Technology in different contexts: Why People Keep or Quit Using It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de 10 ans de politique de lutte contre le cancer 2004-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Weill Giès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la santé publique (HCSP). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche Partage : de la mise en place d'une recherche communautaire à ses principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sidaction, Coalition Plus, GRePS-UL2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche psychosociale du vécu des patients HIV Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inserm U912, GRePS-UL2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu et motivations des patients inclus dans l'essai ANRS TIPI : quels enjeux pour l'interprétation des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inserm U912, GRePS-UL2. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId952"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Dridi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Sevenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2026.2632683" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-025-01827-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Cristina Paunescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2026.02.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05593936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salcedo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jones" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vecchia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259582251320127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10082-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ferraz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robin-Radier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Cuenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Coulot-Prenant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0076" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ra Pennings" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Thielen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oerlemans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fleischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025017081" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02353-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boshouwers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mabire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puppo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2584596" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Creuzet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Boukobza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Ilic Habensus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2025.106560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Mahjoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mtiraoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2586236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2025.2509185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura X. Gil S&#225;nchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05426-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05395634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Ben Smith" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magnani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10094-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2025.2569910" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2025.2503407" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05603564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grammoustianou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Maccarone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gillanders" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2025.103513" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850551v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lebrun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03626-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurine Basset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Efficace" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114210" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Denieul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727937v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20116029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Medzo-M&#8217;engone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;ric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000048" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443302v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.08.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106372v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Paunescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.02.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04547426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rodriguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Huntingdon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Juraskova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278054" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04092109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Vicentia Ebah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tubiana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281544" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722514v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;one Arnaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2023.2246126" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03889949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed-Kheir Taha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamaury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Escaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gueit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12325-022-02149-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680022v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;raud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le-Moing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chirouze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40121-022-00651-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delvall&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Damiolini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07907-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03546781v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bergman Copie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Gouill" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribrag" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-021-04689-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939335v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101686" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Souquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25648" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03470208v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pilorg&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Quatrem&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046212" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613373v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1679897" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042611v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052748" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723306v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320909883" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613366v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suzan-Monti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319883927" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467512v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourlan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-021-09976-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462094v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Monet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02496166v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arnold" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leli&#232;vre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25443" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287871v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mandrik" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Herrero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106323" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03202142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Protiere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-020-02864-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couffignal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kolta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cazanave" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Haymann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2019.0229" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612038v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2019.1640886" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03099650v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020334" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547988v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002530" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03718106v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Liegeon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Antoni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capitant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cotte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25420" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gouillet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s257323" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03197778v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002542" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618662v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tubiana" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ploy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mourvillier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.12.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200838v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Britel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.04.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043349v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489494v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bassoleil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sablone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612795v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chauvenet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17232" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03203148v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;niguel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2020.1742863" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969953v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S257323" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. A. Mohamed" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medzo-M&#8217;engone" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.03.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02592320v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1557988319827396" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613517v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/aeap.2019.31.3.259" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02417981v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223681" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481753v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Girodet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4536-z" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02170322v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Siqueira Do Prado" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L Dima" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/13494" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064679v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Puppo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tremblay" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.08.001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442516v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Maradan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1587358" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02137387v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Caillaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14780887.2019.1605272" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951126v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Yattassaye" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Beaulieu-Prevost" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Otis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Aranda" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146871v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/apc.2018.0081" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950966v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marmorat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rioufol" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ranchon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Caffin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0113" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146905v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003905v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jegaden" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fsoa-2018-0018" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01963856v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proti&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrieri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambotte" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12526" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01963583v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-018-2237-8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101039v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.17m11659" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151878v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakra" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Britel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foray" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0047" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064686v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1468013" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447517v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/69995" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779871v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1426825" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985788v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Quatremere" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12419" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01966746v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Canat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648420v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faury" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928036v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15284336.2017.1331603" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490237v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hardel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-016-1328-7" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752532v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0547" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01966749v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Landman" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Louni" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peytavin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779875v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187489" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01966758v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468196v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171645" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562511v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demoulin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorente" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1146653" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444644v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Charif" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2016.09.005" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561823v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Savio" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.022.0181" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055006v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpentier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Roduit" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562525v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Colombani" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2007.01008.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562512v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porthault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156933.t003" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429287v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0601-3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601869v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.166.0791" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429289v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon Teyssier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Champenois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1173636" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039262v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20095" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562534v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Henry" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Lazar" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Matamba" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Loukid" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-014-0976-8" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562532v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Annabi-Attia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2013.841728" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206600v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazar" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matamba" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loukid" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424805v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752640v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424790v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Acosta" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herdoiza" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabire Xavier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424799v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dominique" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-015-0506-3" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562536v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Diop" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alise Abadie" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932014000546" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-RC516N05-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424801v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier Adeline" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Acosta" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Bonifaz" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Jaramillo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429295v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732315617739" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429281v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Molina" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1506273" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429291v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Beaulieu-Pr&#233;vost" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Veillette-Bourbeau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.10.034" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD7S6ZB8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213024v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abadie" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamal-Hilali" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fugon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562543v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamal Hilali" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fugon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-005-1678-z" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QFLFJ600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562541v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Douab" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2014.906553" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213073v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562544v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vernay-Vaisse" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blanche" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061225.t003" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505528v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-012-0119-4" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPVTJ0NR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562840v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaelle Le Coroller Soriano" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2012.736622" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213022v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorente" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061225" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206607v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury-Bahi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Annabi-Attia" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880396v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.03.006" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LTRC24C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213044v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562855v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vernay-Vaissed" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2012.668171" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213020v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vernay-Vaisse" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mora" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanche" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563592v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Bouhnik" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rey" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2354.2010.01191.x" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77BQXPKR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213027v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562863v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Suzan-Monti" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Pr&#233;au" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanche" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia M Carrieri" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2010.048660" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C914AAE0883F4E44BA5E3904DD048D376403FF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213016v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Le Coroller-Soriano" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213071v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213077v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suzan-Monti" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00465859v2" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Le Corroller-Soriano" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.1714" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213072v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741566v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Villes" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Raffi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rey" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chene" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.613909" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563595v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gabillard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02524.x" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563597v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.082.0145" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676801v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;line Collin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e31815f3bdc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563619v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Schiltz" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Obadia" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-007-9355-z" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S9XXPNXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563598v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeetitia Malavolti" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2007.08.064" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513459v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120701867230" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563621v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ravaux" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dellamonica" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mcg.0000225645.75651.b8" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513440v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Obadia" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120701777249" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563599v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-D. Bouhnik" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Obadia" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.05.004" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563618v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Heard" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunet-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemoing" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2008242s151" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00167849v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2007.01.014" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJLCSJB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563629v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.aids.0000255086.54599.23" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563633v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.aids.0000255081.24105.d7" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563631v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.aids.0000255084.69846.97" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563627v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563635v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Schiltz" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2006.05.004" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTBXLJTD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563639v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saves" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(06)76223-6" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00108375v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000221674.76327.d7" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563634v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563640v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2005.09.005" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2078L6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563642v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2005.06.005" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SDN4J6B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563649v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vincent" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallais" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563645v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preau" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leport" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salmon-Ceron" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120410001716441" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238494v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rwegera" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra Bennis" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967837v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05249444v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Desjardin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Fadhlaoui" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairley Le Moal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608452v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2025.43.16_suppl.e23222" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034806v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Fall" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Souan&#233;" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162902v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thual" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901859v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Garcia" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;sia Poznan" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894895v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131685v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181308v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238537v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724899v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mouline" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Tavernon" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889243v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850920v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974854v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04722048v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891499v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tavernier" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734501v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988553v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967695v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967691v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850912v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961303v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889172v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889315v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974844v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967856v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724931v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034675v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diane G. Dondbzanga" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riegel" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djenebou Traore" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970408v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735858v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891470v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034662v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961240v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988568v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891485v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthie Chantre" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vollet" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724895v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728754v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891441v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724914v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850880v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155677v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970402v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967680v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891411v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034692v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970406v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034706v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961313v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737168v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumergue" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034719v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850842v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970400v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moinot" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie Duval" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341926v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyat" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchand" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970394v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724918v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970396v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970398v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970390v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034735v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034755v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970380v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beniguel" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970377v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Castro" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283998v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891399v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407155v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190713" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133161v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961195v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961250v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970385v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076304v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891384v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891374v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961143v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133151v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961132v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891363v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988570v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070100v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Berthoux" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133157v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961344v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961093v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133150v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961118v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133154v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961065v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961069v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961048v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961085v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961060v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034826v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dondbzonga" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967661v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850661v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967647v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967656v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belnez" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Besson" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724954v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734433v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467559v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034596v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970381v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467664v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737112v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mercier" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467709v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724924v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carbonel" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850639v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891308v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dima" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687030500279982" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974875v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piedrafita" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michels" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974887v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dada" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mathurin" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601935v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602551v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467734v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961263v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467756v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076551v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961139v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076552v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076558v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961125v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961080v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076661v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076660v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927853v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeone" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880128v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912780v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Verlhiac" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011997v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Faury" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cervenka" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467810v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012005v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221678v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schwe.2020.01.0119" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04624377v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-psychologie_du_travail_et_developpement_des_pays_du_sud_robert_ngueutsa_rene_mokounkolo_narcisse_achi_abdelkarim_belhaj-9782343049434-45576.html" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988605v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988611v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04624401v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534729v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Apostoldis" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.03.007" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFDJP565-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213108v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demange" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekelynck" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213101v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnaud Antignac" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564008v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353798v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333932v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulagnier" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinard" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333927v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353784v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinard" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880158v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01824917v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weill Gi&#232;s" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grandjean" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernichow" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lutz" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madec" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213279v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213275v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213283v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05613857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Tavernon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Sevenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01138-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Dridi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cognon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109510" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613179v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-026-04590-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2026.2632683" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-025-01827-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Cristina Paunescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2026.02.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05613865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lenert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/phrs.2026.1609645" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05593936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02353-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ra Pennings" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Thielen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oerlemans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fleischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025017081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salcedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jones" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vecchia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259582251320127" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10082-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ferraz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robin-Radier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Cuenot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Coulot-Prenant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Mahjoubi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mtiraoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2586236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2025.2509185" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Creuzet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Boukobza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Ilic Habensus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2025.106560" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boshouwers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mabire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puppo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2584596" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148426v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura X. Gil S&#225;nchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05426-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05395634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Ben Smith" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magnani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10094-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2025.2569910" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2025.2503407" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05603564v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grammoustianou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Maccarone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gillanders" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2025.103513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lebrun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03626-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurine Basset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Efficace" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114210" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16203495" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850582v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0085" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Medzo-M&#8217;engone" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;ric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000048" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Denieul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20116029" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.08.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106372v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Paunescu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.02.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04547426v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rodriguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Huntingdon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Juraskova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278054" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04092109v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Vicentia Ebah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tubiana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281544" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722514v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;one Arnaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2023.2246126" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03546781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bergman Copie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Gouill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribrag" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-021-04689-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delvall&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Damiolini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07907-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03889949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed-Kheir Taha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamaury" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Escaut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gueit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12325-022-02149-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680022v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;raud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le-Moing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chirouze" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40121-022-00651-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939335v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101686" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052748" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179668v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Souquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25648" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03470208v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pilorg&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Quatrem&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046212" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613373v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1679897" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467502v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320909883" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723306v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612797v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613366v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suzan-Monti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319883927" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467512v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourlan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-021-09976-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Monet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300428v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gouillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s257323" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618662v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tubiana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ploy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mourvillier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.12.020" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03718106v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Liegeon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Antoni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capitant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cotte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25420" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03197778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002542" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612038v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2019.1640886" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547988v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002530" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03099650v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020334" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02496166v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arnold" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leli&#232;vre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25443" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mandrik" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Herrero" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106323" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03202142v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Protiere" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-020-02864-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548927v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couffignal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kolta" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cazanave" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Haymann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2019.0229" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200838v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Britel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.04.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043349v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489494v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bassoleil" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sablone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.012" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612795v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chauvenet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17232" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03203148v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;niguel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2020.1742863" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969953v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S257323" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02592320v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1557988319827396" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927965v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medzo-M&#8217;engone" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.03.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466813v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. A. Mohamed" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02417981v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223681" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613517v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/aeap.2019.31.3.259" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481753v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Girodet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4536-z" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02170322v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Siqueira Do Prado" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L Dima" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/13494" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064679v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Puppo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tremblay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.08.001" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442516v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Maradan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1587358" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02137387v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Caillaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14780887.2019.1605272" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003905v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jegaden" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fsoa-2018-0018" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01963856v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proti&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrieri" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambotte" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12526" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951126v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Yattassaye" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Beaulieu-Prevost" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Otis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Aranda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146871v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/apc.2018.0081" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950966v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marmorat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rioufol" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ranchon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Caffin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0113" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146905v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01963583v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-018-2237-8" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101039v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.17m11659" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151878v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakra" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Britel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foray" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0047" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447517v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/69995" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1468013" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779871v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1426825" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752532v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0547" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490237v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hardel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-016-1328-7" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648420v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faury" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928036v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15284336.2017.1331603" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985788v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Quatremere" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12419" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01966746v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Canat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01966749v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Landman" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Louni" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peytavin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779875v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187489" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01966758v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468196v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171645" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561823v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Savio" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.022.0181" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444644v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Charif" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2016.09.005" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562511v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demoulin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorente" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1146653" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562525v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Colombani" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2007.01008.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055006v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpentier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Roduit" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562512v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porthault" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156933.t003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429287v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0601-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601869v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.166.0791" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429289v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon Teyssier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Champenois" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1173636" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039262v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20095" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752640v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206600v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazar" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matamba" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loukid" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424805v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562532v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Annabi-Attia" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2013.841728" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562534v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Henry" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Lazar" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Matamba" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Loukid" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-014-0976-8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424790v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Acosta" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herdoiza" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabire Xavier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424799v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dominique" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-015-0506-3" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562536v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Diop" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alise Abadie" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932014000546" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-RC516N05-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424801v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier Adeline" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Acosta" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Bonifaz" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Jaramillo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429295v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732315617739" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429281v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Molina" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1506273" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429291v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Beaulieu-Pr&#233;vost" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Veillette-Bourbeau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.10.034" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD7S6ZB8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562541v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Douab" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2014.906553" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562543v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamal Hilali" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fugon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-005-1678-z" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QFLFJ600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213024v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abadie" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamal-Hilali" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fugon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213073v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562544v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vernay-Vaisse" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blanche" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061225.t003" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562840v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaelle Le Coroller Soriano" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2012.736622" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505528v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-012-0119-4" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPVTJ0NR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213022v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorente" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061225" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880396v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.03.006" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LTRC24C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206607v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury-Bahi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Annabi-Attia" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213044v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562855v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vernay-Vaissed" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2012.668171" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213020v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vernay-Vaisse" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mora" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanche" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562863v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Suzan-Monti" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Pr&#233;au" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanche" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia M Carrieri" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2010.048660" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C914AAE0883F4E44BA5E3904DD048D376403FF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563592v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Bouhnik" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rey" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2354.2010.01191.x" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77BQXPKR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213027v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213016v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Le Coroller-Soriano" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213071v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213077v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suzan-Monti" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00465859v2" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Le Corroller-Soriano" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.1714" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213072v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741566v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Villes" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Raffi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rey" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.613909" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563595v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gabillard" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02524.x" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563597v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.082.0145" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563598v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeetitia Malavolti" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2007.08.064" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563619v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Schiltz" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Obadia" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-007-9355-z" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S9XXPNXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676801v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelet" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;line Collin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e31815f3bdc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513459v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120701867230" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563621v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ravaux" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dellamonica" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mcg.0000225645.75651.b8" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513440v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Obadia" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120701777249" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563599v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-D. Bouhnik" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Obadia" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.05.004" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563618v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Heard" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunet-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemoing" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2008242s151" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563629v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.aids.0000255086.54599.23" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00167849v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2007.01.014" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJLCSJB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563633v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.aids.0000255081.24105.d7" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563631v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.aids.0000255084.69846.97" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563627v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563639v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saves" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(06)76223-6" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563635v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Schiltz" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2006.05.004" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTBXLJTD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00108375v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000221674.76327.d7" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563634v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563642v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2005.06.005" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SDN4J6B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563640v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morin" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2005.09.005" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2078L6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563649v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vincent" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallais" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563645v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leport" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salmon-Ceron" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120410001716441" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608452v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2025.43.16_suppl.e23222" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05249444v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Desjardin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Fadhlaoui" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairley Le Moal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238494v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rwegera" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra Bennis" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967837v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034806v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Fall" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Souan&#233;" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162902v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thual" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901859v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Garcia" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;sia Poznan" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894895v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131685v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181308v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238537v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988553v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734501v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891499v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tavernier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724899v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mouline" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889243v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850920v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974854v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04722048v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967695v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967691v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850912v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961303v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889172v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889315v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974844v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735858v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970408v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034675v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diane G. Dondbzanga" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riegel" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djenebou Traore" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967856v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724931v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891470v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034662v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961240v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988568v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891485v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthie Chantre" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vollet" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724895v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728754v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891441v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724914v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970402v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155677v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850880v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967680v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891411v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034692v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970406v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034706v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961313v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970400v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moinot" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie Duval" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850842v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737168v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumergue" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034719v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970394v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341926v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyat" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchand" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724918v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970396v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970398v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970390v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034735v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034755v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283998v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970380v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beniguel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970377v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Castro" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891399v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407155v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190713" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961250v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970385v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076304v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133161v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961195v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891384v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891374v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961143v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891363v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133151v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961132v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988570v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133157v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070100v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Berthoux" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961344v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961093v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133150v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961118v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961048v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133154v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961065v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961069v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961085v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961060v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034826v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dondbzonga" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967647v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850661v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967661v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967656v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belnez" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Besson" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724954v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734433v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467559v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034596v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970381v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891308v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dima" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687030500279982" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850639v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724924v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carbonel" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467664v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737112v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mercier" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467709v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974875v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piedrafita" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michels" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974887v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dada" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mathurin" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601935v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602551v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467734v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961263v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467756v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076551v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961139v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076552v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076558v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961125v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076660v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076661v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961080v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927853v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeone" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880128v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912780v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Verlhiac" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011997v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Faury" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cervenka" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467810v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012005v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221678v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schwe.2020.01.0119" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988605v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04624377v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-psychologie_du_travail_et_developpement_des_pays_du_sud_robert_ngueutsa_rene_mokounkolo_narcisse_achi_abdelkarim_belhaj-9782343049434-45576.html" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988611v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04624401v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534729v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Apostoldis" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.03.007" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFDJP565-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213108v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demange" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekelynck" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213101v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnaud Antignac" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564008v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333927v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333932v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulagnier" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinard" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353798v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353784v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinard" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880158v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01824917v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weill Gi&#232;s" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grandjean" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernichow" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lutz" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madec" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213275v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213279v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213283v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>