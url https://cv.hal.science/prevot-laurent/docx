--- v0 (2026-03-20)
+++ v1 (2026-05-08)
@@ -4483,429 +4483,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of neural net techniques to estimate canopy biophysical variables from remote sensing data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bacour</w:t>
+                <w:t xml:space="preserve">Conversion of 400-1100 nm vegetation albedo measurements into total shortwave broadband albedo using a canopy radiative transfer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 22 (6), pp.547-553. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/AGRO:2002036⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.611-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/AGRO:2002033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038999v1</w:t>
+                <w:t xml:space="preserve">hal-03038973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of 400-1100 nm vegetation albedo measurements into total shortwave broadband albedo using a canopy radiative transfer model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring sunflower crop development from C-band radar observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe François</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 22 (6), pp.611-618. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/AGRO:2002033⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.587-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038973v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring sunflower crop development from C-band radar observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">Validation of neural net techniques to estimate canopy biophysical variables from remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hautecœur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 22 (6), pp.587-595. </w:t>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.547-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro:2002047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/AGRO:2002036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680017v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t>
               </w:r>
@@ -5155,77 +5155,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5956,51 +5956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of soil and vegetation features from passive microwave measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6073,51 +6073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical parameterization of canopy directional emissivity and directional radiance in the thermal infrared. Application on the retrieval of soil and foliage temperatures using two directional measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7106,51 +7106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7725,502 +7725,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting viticulture to climate change: a participatory scenario design within a Mediterranean catchment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Flinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645064v1</w:t>
+                <w:t xml:space="preserve">hal-03899443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial assessment of surface-atmosphere fluxes in the Mediterranean region: synergy between satellite estimates and local observations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapting viticulture to climate change: a participatory scenario design within a Mediterranean catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04217462v1</w:t>
+                <w:t xml:space="preserve">hal-03645064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design and evaluation of spatially explicit strategies of adaptation to climate change in a Mediterranean vineyard watershed</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial assessment of surface-atmosphere fluxes in the Mediterranean region: synergy between satellite estimates and local observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Mateo-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716219v1</w:t>
+                <w:t xml:space="preserve">hal-04217462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-design and evaluation of spatially explicit strategies of adaptation to climate change in a Mediterranean vineyard watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISVV; UMR EGFV, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899443v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria evaluation of the AquaCrop model in a Mediterranean rainfall context</w:t>
               </w:r>
@@ -8817,247 +8817,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la consommation en eau de la vigne dans les paysages méditerranéens</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le WP.1 du projet Equipex CRITEX: Mesure des échanges sol-végétation-atmosphère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journée Scientifique de la Vigne et du Vin. Gestion du sol et de l'eau en viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. 3 p</w:t>
+              <w:t xml:space="preserve">1ères Journées Scientifiques CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801250v1</w:t>
+                <w:t xml:space="preserve">hal-01864159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le WP.1 du projet Equipex CRITEX: Mesure des échanges sol-végétation-atmosphère.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité de la consommation en eau de la vigne dans les paysages méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Scientifiques CRITEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">8. Journée Scientifique de la Vigne et du Vin. Gestion du sol et de l'eau en viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864159v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Landscape Mosaics of medIteranean Rainfed Agrosystems for a sustainable management of crop production, water and soil resources: the ALMIRA project</w:t>
               </w:r>
@@ -9287,273 +9287,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping water status within a Mediterranean vineyard watershed: implication for validation, modelling and digital soil mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+                <w:t xml:space="preserve">Estimating the role of a ditch network in surface-water – groundwater exchanges in a Mediterranean catchment using a water balance approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Water 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189885v1</w:t>
+                <w:t xml:space="preserve">hal-04779831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the role of a ditch network in surface-water – groundwater exchanges in a Mediterranean catchment using a water balance approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Bsaibes</w:t>
+                <w:t xml:space="preserve">Mapping water status within a Mediterranean vineyard watershed: implication for validation, modelling and digital soil mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Galleguillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779831v1</w:t>
+                <w:t xml:space="preserve">hal-01189885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fossés agricoles dans la recharge des nappes en contexte méditerranéen</w:t>
               </w:r>
@@ -10364,51 +10364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. II Models and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bethenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10489,51 +10489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. I Description of the framework and the data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bethenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10640,51 +10640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10778,64 +10778,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Seattle, United States. </w:t>
@@ -10867,307 +10867,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de mesures radar acquises à deux angles d'incidence pour appréhender la rugosité de surface et son évolution temporelle. Présentation orale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Comparison of ERS and multi-angle Radarsat measurements on bare soils : first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Molineaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Rémond</w:t>
+                <w:t xml:space="preserve">Agnès Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier expérimentation et instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop On Retrieval of BIO-Geophysical parameters from SAR data for land applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Noordwijk, Netherlands. pp.471-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769976v1</w:t>
+                <w:t xml:space="preserve">hal-02688619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ERS and multi-angle Radarsat measurements on bare soils : first results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Chanzy</w:t>
+                <w:t xml:space="preserve">Utilisation de mesures radar acquises à deux angles d'incidence pour appréhender la rugosité de surface et son évolution temporelle. Présentation orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Molineaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Remond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+                <w:t xml:space="preserve">A. Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop On Retrieval of BIO-Geophysical parameters from SAR data for land applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Noordwijk, Netherlands. pp.471-477</w:t>
+              <w:t xml:space="preserve">Atelier expérimentation et instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688619v2</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial aspects in the Alpilles-ReSeDA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11280,51 +11280,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRISHNA Level-2 products : Daily evapotranspiration and water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11332,51 +11332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Desrutins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Frascati, Italy. 2023</w:t>
@@ -13144,286 +13144,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin d'information n° 21 L'Observatoire de Roujan</w:t>
+                <w:t xml:space="preserve">Bulletin d'information n°20 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Smits</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/8mae-fr38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980261v1</w:t>
+                <w:t xml:space="preserve">hal-04942567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin d'information n°20 L'Observatoire de Roujan</w:t>
+                <w:t xml:space="preserve">Bulletin d'information n° 21 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bourru</w:t>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942567v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n°18 L'Observatoire de Roujan</w:t>
               </w:r>
@@ -14382,222 +14382,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin d'information n° 10 L'Observatoire de Roujan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin d'information n° 11 L'Observatoire de Roujan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/xwma-cj59⟩</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/at0f-9g34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942633v1</w:t>
+                <w:t xml:space="preserve">hal-04942625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin d'information n° 11 L'Observatoire de Roujan</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bulletin d'information n° 10 L'Observatoire de Roujan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/at0f-9g34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/xwma-cj59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942625v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 8 L'Observatoire de Roujan</w:t>
               </w:r>
@@ -15743,51 +15743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dhouib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00981-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.108117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Naulleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107912" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562577v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03489406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/rtr361" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chakhar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Marniche-Ben Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9020068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissaf Boudhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netij Ben Mechlia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-7-151-2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1801064M" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Galleguillos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fa&#250;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.01.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022999" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Montes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.02.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.09.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cesar Montes Verdugo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Mougou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.05.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-012-9713-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35ZBX5SQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunlin Liang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2055230" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.01.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69MFH6K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labb&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallavan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8117300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145569v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosford" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160412231269652" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Chauki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guillevic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prevot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002247" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m03-044" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Troufleau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885985v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Clevers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Vonder" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Jongschaap" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Coll" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Caselles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rubio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Valor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sospedra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hautec&#339;ur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Paloscia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pampaloni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ruisi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dechambre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002040" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680017v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fouilhoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002047" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cayrol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915344v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039097v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vintil&#227;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laz&#227;r" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Moran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Watts" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(01)00183-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE2B540DF06AC2950ADF252F9F364CA86A40D551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Troufleau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(01)00234-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWKP2RJM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Champion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311600209869" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Espa&#241;a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aries" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(99)00070-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7798B585BE4F42AB2A16A52D064E41EF813D1A39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683873v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757259709532336" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311697217495" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038930v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Taconet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benallegue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vidal-Madjar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(94)90078-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5C4JFRG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576503v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Normand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169408954102" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169308904310" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024801v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(93)90053-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2D4ZDXG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19910606" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938705v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bernard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thony" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/WR020i002p00311" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P48J50HT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17144" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505443v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719108v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361965v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645064v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217462v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mateo-Herrera" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-495" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753549v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510815v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939705v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737800v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Masmoudi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_266" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801250v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864159v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin-Pont" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barral" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cohard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803177v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189885v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779872v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757864v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818136v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757187v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818796v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770572v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765897v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843071v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bethenot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Calvet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843070v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethenot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771866v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770351v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1998.702226" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769976v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molineaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;mond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688619v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Remond" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771777v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154762v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Desrutins" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433721v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716231v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04895592v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616457v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395498v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163772v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mechlia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54021-4_7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086079v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hd68-wc53" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075558v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930586v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17sa-r508" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6kmx-8d23" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930683v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mkvn-g276" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930698v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rr64-wz03" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942567v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourru" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8mae-fr38" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942582v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mac0-sx42" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942573v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m7g5-tm15" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gp5f-wy98" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942591v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8g9-p660" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942601v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/djxp-ct19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942596v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2bcy-cc41" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942605v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dw3f-pe03" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942614v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2h68-bs29" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942633v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xwma-cj59" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942625v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/at0f-9g34" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974758v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tqs6-kf95" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974748v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q7y7-9q51" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974766v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Elamri" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v8y0-ag49" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974776v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mgat-qc28" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974798v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/py13-5j82" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797715v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dhouib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00981-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.108117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Naulleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107912" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562577v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03489406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/rtr361" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chakhar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Marniche-Ben Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9020068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissaf Boudhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netij Ben Mechlia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-7-151-2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1801064M" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Galleguillos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fa&#250;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.01.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022999" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Montes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.02.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.09.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cesar Montes Verdugo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Mougou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.05.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-012-9713-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35ZBX5SQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunlin Liang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2055230" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.01.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69MFH6K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labb&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallavan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8117300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145569v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosford" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160412231269652" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Chauki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guillevic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prevot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002247" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m03-044" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Troufleau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885985v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Clevers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Vonder" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Jongschaap" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Coll" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Caselles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rubio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Valor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sospedra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hautec&#339;ur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Paloscia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pampaloni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ruisi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dechambre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002040" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038973v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fouilhoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cayrol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915344v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039097v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vintil&#227;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laz&#227;r" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Moran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Watts" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(01)00183-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE2B540DF06AC2950ADF252F9F364CA86A40D551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Troufleau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(01)00234-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWKP2RJM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Champion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311600209869" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Espa&#241;a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aries" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(99)00070-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7798B585BE4F42AB2A16A52D064E41EF813D1A39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683873v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757259709532336" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311697217495" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038930v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Taconet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benallegue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vidal-Madjar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(94)90078-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5C4JFRG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576503v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Normand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169408954102" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169308904310" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024801v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(93)90053-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2D4ZDXG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19910606" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938705v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bernard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thony" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/WR020i002p00311" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P48J50HT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17144" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505443v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719108v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361965v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645064v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217462v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mateo-Herrera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-495" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753549v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510815v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939705v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737800v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Masmoudi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_266" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864159v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin-Pont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barral" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cohard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801250v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803177v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189885v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779872v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757864v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818136v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757187v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818796v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770572v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765897v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843071v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bethenot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Calvet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843070v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethenot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771866v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770351v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1998.702226" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688619v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Remond" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769976v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molineaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;mond" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771777v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154762v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Desrutins" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433721v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716231v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04895592v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616457v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395498v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163772v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mechlia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54021-4_7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086079v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hd68-wc53" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075558v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930586v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17sa-r508" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6kmx-8d23" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930683v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mkvn-g276" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930698v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rr64-wz03" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942567v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourru" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8mae-fr38" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942582v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mac0-sx42" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942573v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m7g5-tm15" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gp5f-wy98" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942591v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8g9-p660" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942601v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/djxp-ct19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942596v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2bcy-cc41" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942605v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dw3f-pe03" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942614v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2h68-bs29" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942625v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/at0f-9g34" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942633v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xwma-cj59" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974758v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tqs6-kf95" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974748v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q7y7-9q51" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974766v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Elamri" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v8y0-ag49" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974776v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mgat-qc28" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974798v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/py13-5j82" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797715v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>