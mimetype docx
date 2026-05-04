--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1526,251 +1526,251 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is income enough to understand farm diversification strategies ? Unraveling farmers’ labor engagement</w:t>
+                <w:t xml:space="preserve">Combining farming and service activities: a new research avenue for understanding work in farming systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentina Stoica</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL MOUNTAIN CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296214v1</w:t>
+                <w:t xml:space="preserve">hal-05296226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining farming and service activities: a new research avenue for understanding work in farming systems?</w:t>
+                <w:t xml:space="preserve">Is income enough to understand farm diversification strategies ? Unraveling farmers’ labor engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Stoica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL MOUNTAIN CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296226v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the margins of livestock farming systems research: Livestock farms providing on-farm services</w:t>
               </w:r>
@@ -1832,2902 +1832,2794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current coupled innovations for glyphosate-free agricultural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupler innovation technique, dans l'agroéquipement et d'organisation du travail pour arrêter l'usage du glyphosate : le cas des vignes en pente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; AgroCampusOuest Rennes, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque de la SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Angers, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688656v1</w:t>
+                <w:t xml:space="preserve">hal-05300080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupler innovation technique, dans l'agroéquipement et d'organisation du travail pour arrêter l'usage du glyphosate : le cas des vignes en pente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sens du métier en élevage mixte ovin – bovin en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermance Dejob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Colonna Ceccaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Angers, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">18èmes journées de Recherche en Sciences Sociales (JRSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NEOMA Business School, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300080v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current coupled innovations for glyphosate-free agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens du métier en élevage mixte ovin – bovin en France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farmers and employees working under pressure: the role of livestock farm performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées de Recherche en Sciences Sociales (JRSS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NEOMA Business School, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841239v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers and employees working under pressure: the role of livestock farm performance</w:t>
+                <w:t xml:space="preserve">Modeling the links between evolutions in employees' career and changes on livestock farms: evidence from permanent employees on dairy farms in Auvergne, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association on Work in Agriculture (IAWA); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); UMR Territoires; Réseau Mixte Technologique Travail en agriculture (RMT-Travail), Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374801v1</w:t>
+                <w:t xml:space="preserve">hal-03409094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting global value chains to work organization in farms: theoretical insights and evidence from coffee farms in South Brazil</w:t>
+                <w:t xml:space="preserve">Panorama des thématiques de recherche sur le travail en agriculture dans la littérature internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture: Thinking the future of work in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association on Work in Agriculture; INRAE, Mar 2021, Clermont-Ferrand (FR), France</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236222v1</w:t>
+                <w:t xml:space="preserve">hal-05360894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des thématiques de recherche sur le travail en agriculture dans la littérature internationale</w:t>
+                <w:t xml:space="preserve">Connecting global value chains to work organization in farms: theoretical insights and evidence from coffee farms in South Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture: Thinking the future of work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association on Work in Agriculture; INRAE, Mar 2021, Clermont-Ferrand (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360894v1</w:t>
+                <w:t xml:space="preserve">hal-05236222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the links between evolutions in employees' career and changes on livestock farms: evidence from permanent employees on dairy farms in Auvergne, France</w:t>
+                <w:t xml:space="preserve">TYPOLOGY OF COFFEE PRODUCTION SYSTEMS IN PARANA-BRAZIL BASED ON WORK ORGANIZATION AND ACCESS TO VALUE CHAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Tiara Torrezan Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">59º Congresso da SOBER e 6º EBPC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brasilia, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29327/soberebpc2021.343532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409094v1</w:t>
+                <w:t xml:space="preserve">hal-05404027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPOLOGY OF COFFEE PRODUCTION SYSTEMS IN PARANA-BRAZIL BASED ON WORK ORGANIZATION AND ACCESS TO VALUE CHAINS</w:t>
+                <w:t xml:space="preserve">Mapping the scientific knowledge on work in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59º Congresso da SOBER e 6º EBPC 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermon-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29327/soberebpc2021.343532⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05404027v1</w:t>
+                <w:t xml:space="preserve">hal-05374412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the scientific knowledge on work in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governance analysis in global coffee value chain: a study with downstream agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Clermon-Ferrand, France</w:t>
+              <w:t xml:space="preserve">IFAMA's 30th World Conference: Food for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374412v1</w:t>
+                <w:t xml:space="preserve">hal-04353549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance analysis in global coffee value chain: a study with downstream agents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthodologie d'intervention trans/formatrice pour accompagner les agriculteurs dans leurs changements: la question du travail dans la production du café de qualité au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Victor Giavina De Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Cassandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAMA's 30th World Conference: Food for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">10ème Congrès de l'Association Française d'Economie Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353549v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie d'intervention trans/formatrice pour accompagner les agriculteurs dans leurs changements: la question du travail dans la production du café de qualité au Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Value creation, distribution, and remuneration in the specialty coffee global value chain In: XV Research Workshop on Institutions and Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de l'Association Française d'Economie Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XV Research Workshop on Institutions and Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, São Paulo (Virtual), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299874v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value creation, distribution, and remuneration in the specialty coffee global value chain In: XV Research Workshop on Institutions and Organizations</w:t>
+                <w:t xml:space="preserve">Governance in agrifood global value chain: a bibliometric analysis of the past 15 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Research Workshop on Institutions and Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, São Paulo (Virtual), Brazil</w:t>
+              <w:t xml:space="preserve">10e Congrès international de l’Association Française d'Economie Politique, 2021, Toulouse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353531v1</w:t>
+                <w:t xml:space="preserve">hal-04353505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance in agrifood global value chain: a bibliometric analysis of the past 15 years</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMPACTOS DO COVID-19 SOBRE O TRABALHO NA AGRICULTURA E EM CADEIAS PRODUTIVAS NA PERSPECTIVA DA GRANDE MIDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Tiara Torrezan Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès international de l’Association Française d'Economie Politique, 2021, Toulouse.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">58º Congresso da Sociedade Brasileira de Economia, Administração e Sociologia Rural (SOBER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Foz do Iguacu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353505v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACTOS DO COVID-19 SOBRE O TRABALHO NA AGRICULTURA E EM CADEIAS PRODUTIVAS NA PERSPECTIVA DA GRANDE MIDIA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 e impactos no agronegócio e cadeias produtivas: resultados preliminares Área Temática: Comunicação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Augusta de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58º Congresso da Sociedade Brasileira de Economia, Administração e Sociologia Rural (SOBER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Foz do Iguacu, Brazil</w:t>
+              <w:t xml:space="preserve">3° EAEX - Encontro Anual de Extensão Universitária</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Maringa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374443v1</w:t>
+                <w:t xml:space="preserve">hal-05374358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 e impactos no agronegócio e cadeias produtivas: resultados preliminares Área Temática: Comunicação</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covid-19 Agro: Impactos iniciais da Covid-19 sobre o trabalho na agricultura em cadeias de produção segundo a opinião pública</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Tiara Torrezan Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3° EAEX - Encontro Anual de Extensão Universitária</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Maringa, Brazil</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Maringá, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374358v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 Agro: Impactos iniciais da Covid-19 sobre o trabalho na agricultura em cadeias de produção segundo a opinião pública</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Tiara Torrezan Chaves</w:t>
+                <w:t xml:space="preserve">Governance in agrifood global value chain: um levantamento bibliometrico dos últimos 15 anos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3° EAEX - Encontro Anual de Extensão Universitária</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Maringá, Brazil</w:t>
+              <w:t xml:space="preserve">XXIII SEMEAD - Seminários em Administração</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sao Paulo, Brazil, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374312v1</w:t>
+                <w:t xml:space="preserve">hal-05374273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance in agrifood global value chain: um levantamento bibliometrico dos últimos 15 anos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La contribution des recherches sur l’élevage aux débats scientifiques sur le travail en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII SEMEAD - Seminários em Administração</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Sao Paulo, Brazil, France. pp.18</w:t>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374273v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking about the future of farming through different facets of “work in agriculture”. Textual analysis of papers from the first Symposium on Work in Agriculture</w:t>
+                <w:t xml:space="preserve">Work duration and work organization in dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chania, Greece. 11 p</w:t>
+              <w:t xml:space="preserve">International Agricultural Workforce Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984285v1</w:t>
+                <w:t xml:space="preserve">hal-01988634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des recherches sur l’élevage aux débats scientifiques sur le travail en agriculture</w:t>
+                <w:t xml:space="preserve">Thinking about the future of farming through different facets of “work in agriculture”. Textual analysis of papers from the first Symposium on Work in Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chania, Greece. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988635v1</w:t>
+                <w:t xml:space="preserve">hal-01984285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work duration and work organization in dairy farms</w:t>
+                <w:t xml:space="preserve">La diversité du contenu du travail des salariés dans les élevages bovins laitiers en Auvergne, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agricultural Workforce Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseils et Compétences en Productions Animales (CCPA). FRA., Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988634v1</w:t>
+                <w:t xml:space="preserve">hal-01961392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité du contenu du travail des salariés dans les élevages bovins laitiers en Auvergne, France</w:t>
+                <w:t xml:space="preserve">What evolutions for wege earner's work in farms after hiring? A case study in dairy farms in Auvergne, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseils et Compétences en Productions Animales (CCPA). FRA., Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Maringa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961392v1</w:t>
+                <w:t xml:space="preserve">hal-01506645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What evolutions for wege earner's work in farms after hiring? A case study in dairy farms in Auvergne, France</w:t>
+                <w:t xml:space="preserve">Les salariés permanents en élevage bovin laitier auvergnat : quelle autonomie dans le travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Maringa, Brazil</w:t>
+              <w:t xml:space="preserve">4. rencontres nationales sur le travail en élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dijon, France. 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506645v1</w:t>
+                <w:t xml:space="preserve">hal-01462796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de l’organisation du travail et du fonctionnement des exploitations d’élevage bovin laitier suite à l’arrivée d’un salarié permanent.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution conjointe de l’organisation du travail et du fonctionnement des exploitations d’élevage bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sommet de l'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale (SFER) : Structures d'exploitation et exercice de l'activité agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535364v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les salariés permanents en élevage bovin laitier auvergnat : quelle autonomie dans le travail ?</w:t>
+                <w:t xml:space="preserve">L’évolution de l’organisation du travail et du fonctionnement des exploitations d’élevage bovin laitier suite à l’arrivée d’un salarié permanent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. rencontres nationales sur le travail en élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dijon, France. 126 p</w:t>
+              <w:t xml:space="preserve">Le Sommet de l'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462796v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution conjointe de l’organisation du travail et du fonctionnement des exploitations d’élevage bovin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution du travail de salariés dans des élevages bovins laitiers d’Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale (SFER) : Structures d'exploitation et exercice de l'activité agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195398v1</w:t>
+                <w:t xml:space="preserve">hal-02739076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du travail de salariés dans des élevages bovins laitiers d’Auvergne</w:t>
+                <w:t xml:space="preserve">Les salariés permanents en élevage bovin laitier auvergnat : quelle autonomie dans le travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Mixte Technologique "Travail en élevage" (RMT Travail en Elevage). Dijon, FRA., Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4737,51 +4629,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the margins of livestock farming systems research: Livestock farms providing on-farm services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4797,176 +4689,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP – 76th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. , Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations couplées pour soutenir l’émergence de systèmes agricoles sans glyphosate en situations qualifiées d’impasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Giuliano</w:t>
+                <w:t xml:space="preserve">Eric Hermouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence du DU COLUMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orléans, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4976,51 +4868,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As tendencias da pesquisa internacional sobre trabalho na agricultura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5049,51 +4941,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Maringá, Brazil. UEM, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5103,114 +4995,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des trajectoires d'évolution du travail de salariés permanents dans les exploitations agricoles : proposition d'un cadre d'analyse et application à l'élevage bovin laitier en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agriculture, économie et politique. Institut agronomique, vétérinaire et forestier de France, 2017. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Malanski</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017IAVF0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02238868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5278,51 +5170,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E72E892"/>
+    <w:nsid w:val="52BDD767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5509,51 +5401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/priscila-malanski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4145-3431" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dionisi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art20" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colonna Ceccaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miquel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara de Alencar Schiavi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9479.2022.260595" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schiavi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Damasceno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr2021.0066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nettle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.857887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Damansceno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.852178" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.10.050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Tiara Torrezan Chaves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo de Souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36882/2525-4812.2021v7i17.p171-189" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0582-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0557-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kister" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Ghilardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Stoica" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296152v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841239v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Dejob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29327/soberebpc2021.343532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Giavina De Almeida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Cassandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi Bankuti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374358v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Augusta de Souza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02238868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Malanski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IAVF0009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/priscila-malanski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4145-3431" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dionisi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art20" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colonna Ceccaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miquel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara de Alencar Schiavi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9479.2022.260595" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schiavi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Damasceno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr2021.0066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nettle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.857887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Damansceno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.852178" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.10.050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Tiara Torrezan Chaves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo de Souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36882/2525-4812.2021v7i17.p171-189" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0582-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0557-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Kister" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Ghilardi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Stoica" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296152v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841239v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Dejob" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29327/soberebpc2021.343532" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Giavina De Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Cassandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi Bankuti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Augusta de Souza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374273v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462796v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563612v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02238868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Malanski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IAVF0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>