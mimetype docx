--- v0 (2026-03-19)
+++ v1 (2026-05-19)
@@ -1285,338 +1285,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SGI-4 in Monophasic Salmonella Typhimurium ST34 Is a Novel ICE That Enhances Resistance to Copper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the interplay between the genotoxic and probiotic activities of Escherichia coli Nissle 1917</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliver J. Charity</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille V Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Bawn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Timothy J. Dallman</w:t>
+                <w:t xml:space="preserve">Déborah Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01118⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (9), pp.e1008029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154665v1</w:t>
+                <w:t xml:space="preserve">inserm-02320208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the interplay between the genotoxic and probiotic activities of Escherichia coli Nissle 1917</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SGI-4 in Monophasic Salmonella Typhimurium ST34 Is a Novel ICE That Enhances Resistance to Copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver J. Charity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Bawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Massip</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille V Chagneau</w:t>
+                <w:t xml:space="preserve">Gaetan Thilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Gaillard</w:t>
+                <w:t xml:space="preserve">Timothy J. Dallman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (9), pp.e1008029. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02320208v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome variation and molecular epidemiology of &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; Serovar Typhimurium pathovariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Bawn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Kingsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1791,295 +1791,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extracellular matrix of the oleolytic biofilms of Marinobacter hydrocarbonoclasticus comprises cytoplasmic proteins and T2SS effectors that promote growth on hydrocarbons and lipids.</w:t>
+                <w:t xml:space="preserve">SalmoNet, an integrated network of ten &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; strains reveals common and distinct pathways to host adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Ennouri</w:t>
+                <w:t xml:space="preserve">Aline Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul d'Abzac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Branchu</w:t>
+                <w:t xml:space="preserve">Padhmanand Sudhakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Naitali</w:t>
+                <w:t xml:space="preserve">David Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Demeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13547⟩</w:t>
+              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41540-017-0034-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481292v1</w:t>
+                <w:t xml:space="preserve">hal-02620203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SalmoNet, an integrated network of ten &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; strains reveals common and distinct pathways to host adaptation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The extracellular matrix of the oleolytic biofilms of Marinobacter hydrocarbonoclasticus comprises cytoplasmic proteins and T2SS effectors that promote growth on hydrocarbons and lipids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fazekas</w:t>
+                <w:t xml:space="preserve">Habiba Ennouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Demeter</w:t>
+                <w:t xml:space="preserve">Paul d'Abzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eszter Ari</w:t>
+                <w:t xml:space="preserve">Murielle Naitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.159--173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41540-017-0034-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620203v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of temperature on Marinobacter hydrocarbonoclasticus SP17 morphology and biofilm structure during growth on alkanes</w:t>
               </w:r>
@@ -3634,51 +3634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Goman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Manenc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goursat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Garling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Oswald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guyonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2222437" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goursat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.07.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Turci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2802.211491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Arimizu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V Chagneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000579" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13120897" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01195-20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Charity" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Bawn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Thilliez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Dallman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Kingsley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00079-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mounier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hakil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Na&#239;tali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00520-18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul d'Abzac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13547" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M&#233;tris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padhmanand Sudhakar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fazekas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Demeter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Ari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-017-0034-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Medina Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000466" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liljana Petrovska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Mather" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Abuoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R Harris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2204.150531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garrivier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003874" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Fang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robynn Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gomelsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.09.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JN2PQ93-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Recolin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca C Rancourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Angiolini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barth&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M801883200" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gobert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_80" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04876126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Seguy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00866934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22311" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Goman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Manenc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goursat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Garling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Oswald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guyonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2222437" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goursat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.07.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Turci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2802.211491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Arimizu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V Chagneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000579" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13120897" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01195-20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Charity" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Bawn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Thilliez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Dallman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01118" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Kingsley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00079-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mounier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hakil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Na&#239;tali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00520-18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M&#233;tris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padhmanand Sudhakar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fazekas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Demeter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Ari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-017-0034-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul d'Abzac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13547" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Medina Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000466" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liljana Petrovska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Mather" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Abuoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R Harris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2204.150531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garrivier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003874" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Fang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robynn Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gomelsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.09.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JN2PQ93-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Recolin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca C Rancourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Angiolini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barth&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M801883200" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gobert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_80" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04876126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Seguy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00866934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22311" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>