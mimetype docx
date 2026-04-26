--- v0 (2026-03-10)
+++ v1 (2026-04-26)
@@ -166,559 +166,809 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpni. Campagne de terrain 2023</w:t>
+                <w:t xml:space="preserve">From Network to Field: Five Years of HAEMUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+                <w:t xml:space="preserve">Dominic Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
+                <w:t xml:space="preserve">Petya Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Blond</w:t>
+                <w:t xml:space="preserve">Christophe Goddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Boubounelle</w:t>
+                <w:t xml:space="preserve">Tina Milavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Chalazonitis</w:t>
+                <w:t xml:space="preserve">Maria Noussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Chronicles of Haemus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843050v1</w:t>
+                <w:t xml:space="preserve">hal-05596628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpni. Campagne de terrain 2022</w:t>
+                <w:t xml:space="preserve">From the Editors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maguelone Bastide</w:t>
+                <w:t xml:space="preserve">Dominic Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petya Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Blond</w:t>
+                <w:t xml:space="preserve">Christophe Goddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Boubounelle</w:t>
+                <w:t xml:space="preserve">Tina Milavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Noussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Chronicles of Haemus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260767v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">San Basilide in Merulana: una chiesa scomparsa della Roma altomedievale e le sue implicazioni topografiche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terpni. Campagne de terrain 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Boubounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Guidobaldi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ioannis Chalazonitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi romani</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12xfk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05026752v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La decorazione pavimentale della chiesa di Hagios Christophoros a Pallantion (Arcadia)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terpni. Campagne de terrain 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Boubounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.9759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007629v1</w:t>
+                <w:t xml:space="preserve">hal-04260767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">San Basilide in Merulana: una chiesa scomparsa della Roma altomedievale e le sue implicazioni topografiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Guidobaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Ralli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, I (1), pp.45-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La decorazione pavimentale della chiesa di Hagios Christophoros a Pallantion (Arcadia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Ralli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.593-610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La basilica costantiniana di S. Agnese sulla via Nomentana: riflessioni sulla struttura in elevato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di Archeologia Cristiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 92, pp.365-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -728,719 +978,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π.Ε. Σερρών, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efthymios Rizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Chalazonitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Thessalonique (GR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshops and Churches in the Peloponnese (5th-7th Centuries AD). Investigating Regional Economic and Social Dynamics through Liturgical and Architectural Sculpture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII International Congress of Christian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontificio Istituto di Archeologia Cristiana; Institute of Archaeology - Belgrade; National Museum of Serbia; Faculty of Philosophy of the Belgrade University; Ministry of Science Technological Development and Innovation of the Republic of Serbia, Sep 2024, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terpni 2022-2026: Late Antique Phases of a Site in Eastern Macedonia and its Ongoing Excavation (EFA, Ephorate of Antiquities of Serres) - Methodologies and Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boubounelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Chalazonitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Byzantine Archaeology in Greece and the Aegean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Priscilla Ralli, Feb 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Churches in the Peloponnesian Countryside (5th-7th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Βυζαντινές Συναντήσεις - Rencontres byzantines - Byzantine Workshops. Peasants in the Byzantine World: The State of the Question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française d'Athènes; Institut de la recherche historique de la Fondation national grecque pour la recherche; CNRS, HiSoMA UMR 5189, May 2023, Athènes (en ligne), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π. Ε. Σερρών, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efthymios Rizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Thessalonique (GR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peristyle Villas in the Late Antique Peloponnese. A Regional Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peristyle buildings in Late Antiquity. Architecture, Landscape and Function. International Workshop of the I-SITE ULNE (University of Lille) funded Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille; HALMA - Histoire, Archéologie et Littérature des Mondes Anciens UMR 8164; Liebniz Institute for the History and Culture of Eastern Europe, Sep 2023, Pécs/en ligne, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per una rilettura della produzione scultorea del Peloponneso protobizantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Byzantine Studies. Byzantium - Bridge Between Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana Studi Bizantini; International Association of Byzantine Studies; Ca' Foscari University of Venice; Università degli Studi di Padova, Aug 2022, Venice (Ca' Foscari University), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques sur les édifices chrétiens à plan tétraconque dans la province d’Achaïe à la lumière des autres exemples connus sur le sol de la Grèce contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les églises tétraconques dans l’Antiquité tardive. Colloque du projet ANR Danubius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominic MOREAU; Irina ACHIM; Gabriele CASTIGLIA, Nov 2022, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1450,124 +1700,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RACTA 2018. Ricerche di Archeologia Cristiana, Tardantichità e Altomedioevo/Researches on Christian Archaeology, Late Antiquity and Early Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Cecalupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Assunta Lanzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RACTA 2018 Ricerche di Archeologia Cristiana, Tardantichità e Altomedioevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rome (Pontificio Istituto di Archeologia Cristiana), Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1577,171 +1827,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plaque chrétienne peu connue de Spetsai. Remarques sur un site insulaire du Péloponnèse pendant l’Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriele Castiglia; Carlo dell'Osso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topographia Christiana Universi Mundi. Studi in onore di Philippe Pergola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, Pontificio Istituto di Archeologia Cristiana, pp.437-452, 2023, Studi di Antichità Cristiana, 9788885991736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary PhD studies in Post Classical fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RACTA 2018 Ricerche di Archeologia Cristiana, Tardantichità e Altomedioevo. Researches on Christian Archaeology, Late Antiquity and Early Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeo Press, pp.10-12, 2019, 978-1-78969-174-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1751,114 +2001,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architettura paleocristiana del Peloponneso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. Pontificio Istituto di Archeologia Cristiana, 2020. Italian. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05026843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1926,51 +2176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CACE05BD"/>
+    <w:nsid w:val="DEF578D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2157,51 +2407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/priscilla-ralli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7154-5909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Guidobaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cecalupo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Assunta Lanzetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05026843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/priscilla-ralli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7154-5909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596628v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Andreeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goddard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Milavec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noussis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Guidobaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cecalupo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Assunta Lanzetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05026843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>