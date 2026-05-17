--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -986,221 +986,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π.Ε. Σερρών, 2023</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workshops and Churches in the Peloponnese (5th-7th Centuries AD). Investigating Regional Economic and Social Dynamics through Liturgical and Architectural Sculpture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Thessalonique (GR), Greece</w:t>
+              <w:t xml:space="preserve">XVIII International Congress of Christian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pontificio Istituto di Archeologia Cristiana; Institute of Archaeology - Belgrade; National Museum of Serbia; Faculty of Philosophy of the Belgrade University; Ministry of Science Technological Development and Innovation of the Republic of Serbia, Sep 2024, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688269v1</w:t>
+                <w:t xml:space="preserve">hal-05027181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshops and Churches in the Peloponnese (5th-7th Centuries AD). Investigating Regional Economic and Social Dynamics through Liturgical and Architectural Sculpture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π.Ε. Σερρών, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efthymios Rizos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Chalazonitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ralli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Congress of Christian Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pontificio Istituto di Archeologia Cristiana; Institute of Archaeology - Belgrade; National Museum of Serbia; Faculty of Philosophy of the Belgrade University; Ministry of Science Technological Development and Innovation of the Republic of Serbia, Sep 2024, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">36η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Thessalonique (GR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027181v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terpni 2022-2026: Late Antique Phases of a Site in Eastern Macedonia and its Ongoing Excavation (EFA, Ephorate of Antiquities of Serres) - Methodologies and Preliminary Results</w:t>
               </w:r>
@@ -1275,221 +1275,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Churches in the Peloponnesian Countryside (5th-7th c.)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π. Ε. Σερρών, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efthymios Rizos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Βυζαντινές Συναντήσεις - Rencontres byzantines - Byzantine Workshops. Peasants in the Byzantine World: The State of the Question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française d'Athènes; Institut de la recherche historique de la Fondation national grecque pour la recherche; CNRS, HiSoMA UMR 5189, May 2023, Athènes (en ligne), Greece</w:t>
+              <w:t xml:space="preserve">35η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Thessalonique (GR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027254v1</w:t>
+                <w:t xml:space="preserve">hal-04688272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π. Ε. Σερρών, 2022</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Churches in the Peloponnesian Countryside (5th-7th c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Ralli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Thessalonique (GR), Greece</w:t>
+              <w:t xml:space="preserve">Βυζαντινές Συναντήσεις - Rencontres byzantines - Byzantine Workshops. Peasants in the Byzantine World: The State of the Question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française d'Athènes; Institut de la recherche historique de la Fondation national grecque pour la recherche; CNRS, HiSoMA UMR 5189, May 2023, Athènes (en ligne), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688272v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peristyle Villas in the Late Antique Peloponnese. A Regional Review</w:t>
               </w:r>
@@ -2176,51 +2176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEF578D6"/>
+    <w:nsid w:val="D7E7A1DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2407,51 +2407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/priscilla-ralli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7154-5909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596628v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Andreeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goddard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Milavec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noussis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Guidobaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cecalupo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Assunta Lanzetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05026843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/priscilla-ralli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7154-5909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596628v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Andreeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goddard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Milavec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noussis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Guidobaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cecalupo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Assunta Lanzetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05026843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>