--- v1 (2026-03-29)
+++ v2 (2026-05-17)
@@ -944,209 +944,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Language Models (LLMs) in the Public Sector and The Impact on Public Records: A Case of Sweden and Croatia</w:t>
+                <w:t xml:space="preserve">The need for a participatory recordkeeping system for children and young people placed in residential care homes: the case of Sweden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proscovia Svard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sanja Seljan</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Zimic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlanti </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33700/2670-451X.34.2(2024)⟩</w:t>
+              <w:t xml:space="preserve">Archival Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.209-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10502-024-09437-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919142v1</w:t>
+                <w:t xml:space="preserve">hal-04918560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for a participatory recordkeeping system for children and young people placed in residential care homes: the case of Sweden</w:t>
+                <w:t xml:space="preserve">The Use of Language Models (LLMs) in the Public Sector and The Impact on Public Records: A Case of Sweden and Croatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proscovia Svard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sheila Zimic</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Seljan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archival Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (2), pp.209-225. </w:t>
+              <w:t xml:space="preserve">Atlanti </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), pp.53-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10502-024-09437-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33700/2670-451X.34.2(2024)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918560v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local regulations for the use of artificial intelligence in the management of public records – a literature review</w:t>
               </w:r>
@@ -2161,51 +2161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E70E3A9C"/>
+    <w:nsid w:val="F68FD079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/proscoviasvard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9959-4336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453081v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Maina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Svard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mwai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-025-01296-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acalib.2025.103182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Sv&#228;rd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Zimic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70759/3wa3yv03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10554181261427317" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5865/IJKCT.2026.16.3.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55790/journals/ressi.2025.e1823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHTN-07-2025-0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Seljan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33700/2670-451X.34.2(2024)" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-024-09437-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guerrero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope Balogun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nampombe Saurombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Jacobs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RMJ-10-2023-0061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05065443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fresquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Moura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph Wrisley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781032618623-8/exiled-liberian-truth-reconciliation-commission-documentation-proscovia-sv%C3%A4rd?context=ubx&amp;amp;refId=f69027f2-71e5-43c9-b0a6-12d4c28eaeac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Ibhawoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781032618623-1/introduction-proscovia-sv%C3%A4rd-bonny-ibhawoh?context=ubx&amp;amp;refId=76082210-7c5a-469a-b8da-7becfceeea0f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolu Balugon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Hentonnen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032618623" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/proscoviasvard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9959-4336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453081v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Maina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Svard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mwai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-025-01296-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acalib.2025.103182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Sv&#228;rd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Zimic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70759/3wa3yv03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10554181261427317" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5865/IJKCT.2026.16.3.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55790/journals/ressi.2025.e1823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHTN-07-2025-0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-024-09437-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Seljan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33700/2670-451X.34.2(2024)" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guerrero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope Balogun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nampombe Saurombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Jacobs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RMJ-10-2023-0061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05065443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fresquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Moura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph Wrisley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781032618623-8/exiled-liberian-truth-reconciliation-commission-documentation-proscovia-sv%C3%A4rd?context=ubx&amp;amp;refId=f69027f2-71e5-43c9-b0a6-12d4c28eaeac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Ibhawoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781032618623-1/introduction-proscovia-sv%C3%A4rd-bonny-ibhawoh?context=ubx&amp;amp;refId=76082210-7c5a-469a-b8da-7becfceeea0f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolu Balugon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Hentonnen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032618623" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>