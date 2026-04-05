--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -234,771 +234,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of earth mortars at high temperature</w:t>
+                <w:t xml:space="preserve">Mineralogical, chemical and physico-mechanical properties of fired bricks for refractory industry applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Tadonbou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Prosper Pliya</w:t>
+                <w:t xml:space="preserve">Japhet Tiegoum Wembe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
+                <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Faria</w:t>
+                <w:t xml:space="preserve">Hervé Joël Tchognia Nkuissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Noumowe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Tchedele Langollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idene Carole Tchioffo Tiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136093⟩</w:t>
+              <w:t xml:space="preserve">Discover Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44378-024-00005-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542276v1</w:t>
+                <w:t xml:space="preserve">hal-05434553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical, chemical and physico-mechanical properties of fired bricks for refractory industry applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Joël Tchognia Nkuissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tchedele Langollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idene Carole Tchioffo Tiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discover Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s44378-024-00005-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434553v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical, chemical and physico-mechanical properties of fired bricks for refractory industry applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of earth mortars at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Joël Tchognia Nkuissi</w:t>
+                <w:t xml:space="preserve">Jordan Tadonbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Tchedele Langollo</w:t>
+                <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idene Carole Tchioffo Tiwa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Noumowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44378-024-00005-4⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 425, pp.136093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752622v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of earth mortars at high temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour of gneiss and basalt aggregate in normal concrete subjected to high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Cree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bienvenu Ndjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136093⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (4), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02357-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559969v1</w:t>
+                <w:t xml:space="preserve">hal-04752620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of gneiss and basalt aggregate in normal concrete subjected to high temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of earth mortars at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Tadonbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Noumowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 425, pp.136093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02357-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04752620v1</w:t>
+                <w:t xml:space="preserve">hal-04559969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and numerical analysis of concrete specimen under dynamic and thermal loading taking into account non-linearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japhet Tiegoum Wembe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discover Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.20. </w:t>
@@ -1183,117 +1183,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of gneiss and basalt aggregate in normal concrete subjected to high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javad Eslami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
+                <w:t xml:space="preserve">Duncan Cree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bienvenu Ndjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57 (4), pp.80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-024-02357-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562248v1</w:t>
@@ -1304,126 +1304,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of earth mortars at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Tadonbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 425, pp.136093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752613v1</w:t>
@@ -1434,51 +1434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of ashes from different wood species in cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Elat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,51 +1486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Joel Parfait Telefouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bienvenu Ndjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discover Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.257. </w:t>
@@ -1562,504 +1562,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of energy performance of building using biobased materials for sustainable construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Labouda Ba</w:t>
+                <w:t xml:space="preserve">Physical, mechanical properties and microstructure of concretes made with natural and crushed aggregates: Application in building construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ikram Darcherif</w:t>
+                <w:t xml:space="preserve">Emmanuel Elat Assoua Moukete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Niang</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bienvenu Ndjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12053-023-10156-y⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.100173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clema.2023.100173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249549v1</w:t>
+                <w:t xml:space="preserve">hal-04249533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, mechanical properties and microstructure of concretes made with natural and crushed aggregates: Application in building construction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Javad Eslami</w:t>
+                <w:t xml:space="preserve">Influence of sawdust and soil type on the high temperature behavior of raw earth bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Siyapze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clema.2023.100173⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.07.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249533v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sawdust and soil type on the high temperature behavior of raw earth bricks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical investigation of energy performance of building using biobased materials for sustainable construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labouda Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Siyapze</w:t>
+                <w:t xml:space="preserve">Ikram Darcherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Abdallah</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ibrahim Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.07.093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12053-023-10156-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383532v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sawdust and soil type on the high temperature behavior of raw earth bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Siyapze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.07.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249546v1</w:t>
@@ -2083,77 +2083,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sawdust and flax shives on the high temperature mechanical behavior of earthen materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomon Igra Pohowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2490,51 +2490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram El Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-Moumen Darcherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2611,766 +2611,766 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labouda Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram El Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A-Moumen Darcherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (5), pp.2723-2737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-020-01193-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769055v1</w:t>
+                <w:t xml:space="preserve">hal-04619025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of elevated temperature on properties of radiation shielding concrete with electric arc furnace slag as coarse aggregate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Beaucour</w:t>
+                <w:t xml:space="preserve">Microstructure and Mechanical Behavior of Concrete Based on Crushed Sand Combined with Alluvial Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Elat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mbessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Faleschini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albert Noumowé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119385⟩</w:t>
+              <w:t xml:space="preserve">CivilEng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (3), pp.181-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/civileng1030011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870034v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polypropylene and steel fibres on thermal spalling and physical-mechanical properties of concrete under different heating rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Algourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noumowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 259, pp.119690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and Mechanical Behavior of Concrete Based on Crushed Sand Combined with Alluvial Sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Elat</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of Thermal and Mechanical Properties of Clay Reinforced with Typha australis: Influence of Length and Percentage of Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labouda Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram El Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Moumen Darcherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CivilEng</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/civileng1030011⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.2723-2737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01193-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869960v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Thermal and Mechanical Properties of Clay Reinforced with Typha australis: Influence of Length and Percentage of Fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
+                <w:t xml:space="preserve">Influence of elevated temperature on properties of radiation shielding concrete with electric arc furnace slag as coarse aggregate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Faleschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Njinwoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01193-0⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 256, pp.119385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619025v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of elevated temperature on properties of radiation shielding concrete with electric arc furnace slag as coarse aggregate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faleschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Njinwoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noumowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 256, pp.119385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383442v1</w:t>
@@ -3381,130 +3381,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of elevated temperature on properties of radiation shielding concrete with electric arc furnace slag as coarse aggregate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faleschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Njinwoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noumowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 256, pp.119385 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490824v1</w:t>
@@ -3528,113 +3528,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polypropylene and steel fibres on thermal spalling and physical-mechanical properties of concrete under different heating rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Algourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noumowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 259, pp.119690 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490828v1</w:t>
@@ -3645,51 +3645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of elevated temperature on eggshell, eggshell powder and eggshell powder mortars for masonry applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Cree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3736,51 +3736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of elevated temperature on eggshell, eggshell powder and eggshell powder mortars for masonry applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Cree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hajiloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hajiloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,90 +4095,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behaviour of unstressed and stressed high strength concrete containing polypropylene fibers at elevated temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Cree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Fire Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (4), pp.402-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4238,64 +4238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yermak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noumowé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4589,51 +4589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L. Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (4), pp.1926-1934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4705,64 +4705,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ortola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4952,64 +4952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus V.G. de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ortola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5094,64 +5094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus V. G. De Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ortola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5242,103 +5242,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Use of an Earthen Mortar Coating as a Fire Protection for Bio-Based Earth Masonry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Tadonbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials - Proceedings of ICBBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, Academic Journal of Civil Engineering; Springer Nature Switzerland, pp.482-492, 2024, RILEM Bookseries, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5372,103 +5372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Performance of Earth Mortars at Elevated Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Tadonbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Earthen Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Springer Nature Switzerland, pp.387-397, 2024, RILEM Bookseries, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5685,77 +5685,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labouda Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram El Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Energy and City of the Future (EVF’2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Benguerir, Morocco. pp.01002, </w:t>
@@ -5845,51 +5845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mbessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th fib International PhD-Symposium in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Marne-la-Vallée, France. pp. 78-85, graph., photos., bibliogr</w:t>
@@ -6106,77 +6106,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labouda Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram El Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Energy and City of the Future (EVF’2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Benguerir, Morocco. </w:t>
@@ -6251,77 +6251,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labouda Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram El Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Energy and City of the Future (EVF’2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Benguerir, Morocco. </w:t>
@@ -6539,51 +6539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labouda Ba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tung Ngo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Pliya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Abbassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13050052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04542276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tadonbou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaucour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Noumowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japhet Tiegoum Wembe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leroy Mambou Ngueyep" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jo&#235;l Tchognia Nkuissi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tchedele Langollo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idene Carole Tchioffo Tiwa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44378-024-00005-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Cree" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bienvenu Ndjaka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02357-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04957470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-06397-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04775695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A.M. Elat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mbessa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2024.100277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04562248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Joel Parfait Telefouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00460-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sidi Ethmane Kane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Darcherif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Niang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-023-10156-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elat Assoua Moukete" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2023.100173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Siyapze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdallah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Igra Pohowe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.06.240" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Algourdin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Beaucour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noumow&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Coste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127847" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hajiloo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romagnosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cree" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarhat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Moumen Darcherif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01193-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Beaucour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faleschini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Njinwoua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119385" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119690" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Noumow&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng1030011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tung Ngo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490824v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.100852" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Green" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-019-00820-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Green" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSFE-07-2016-0014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yermak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidoung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meukam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0838-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Beaucour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P26KG9L3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus de Morais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ortola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kan&#233;ma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gallias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000272" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V.G. de Morais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.04.041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6C208T2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. G. De Morais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.34" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_40" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ad&#233;ossi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235301002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113712v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wardeh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_61" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labouda Ba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tung Ngo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Pliya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Abbassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13050052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japhet Tiegoum Wembe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leroy Mambou Ngueyep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jo&#235;l Tchognia Nkuissi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tchedele Langollo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idene Carole Tchioffo Tiwa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44378-024-00005-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04542276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tadonbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaucour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Noumowe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Cree" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bienvenu Ndjaka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02357-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04957470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-06397-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04775695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A.M. Elat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mbessa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2024.100277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04562248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Joel Parfait Telefouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00460-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elat Assoua Moukete" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2023.100173" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Siyapze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sidi Ethmane Kane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Darcherif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Niang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-023-10156-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Igra Pohowe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.06.240" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Algourdin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Beaucour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noumow&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Coste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127847" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hajiloo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romagnosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cree" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarhat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Moumen Darcherif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01193-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tung Ngo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Noumow&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng1030011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Beaucour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119690" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faleschini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Njinwoua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119385" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490824v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.100852" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Green" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-019-00820-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Green" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSFE-07-2016-0014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yermak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidoung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meukam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0838-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Beaucour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P26KG9L3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus de Morais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ortola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kan&#233;ma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gallias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000272" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V.G. de Morais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.04.041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6C208T2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. G. De Morais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.34" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_40" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ad&#233;ossi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235301002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113712v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wardeh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_61" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>