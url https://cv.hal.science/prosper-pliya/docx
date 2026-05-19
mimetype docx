--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -234,1974 +234,1974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical, chemical and physico-mechanical properties of fired bricks for refractory industry applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of gneiss and basalt aggregate in normal concrete subjected to high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Pliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japhet Tiegoum Wembe</w:t>
+                <w:t xml:space="preserve">Javad Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Joël Tchognia Nkuissi</w:t>
+                <w:t xml:space="preserve">Duncan Cree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Tchedele Langollo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Idene Carole Tchioffo Tiwa</w:t>
+                <w:t xml:space="preserve">Jean-Marie Bienvenu Ndjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44378-024-00005-4⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (4), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02357-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434553v1</w:t>
+                <w:t xml:space="preserve">hal-04562248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical, chemical and physico-mechanical properties of fired bricks for refractory industry applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Idene Carole Tchioffo Tiwa</w:t>
+                <w:t xml:space="preserve">Investigation of the influence of crushed sand on carbonation of Mortar: Physical and microstructural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A.M. Elat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mbessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cleaner Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.100277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clema.2024.100277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s44378-024-00005-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04752622v1</w:t>
+                <w:t xml:space="preserve">hal-04775695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of earth mortars at high temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Tadonbou</w:t>
+                <w:t xml:space="preserve">Valorization of ashes from different wood species in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Elat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Joel Parfait Telefouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bienvenu Ndjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136093⟩</w:t>
+              <w:t xml:space="preserve">Discover Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43621-024-00460-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542276v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of gneiss and basalt aggregate in normal concrete subjected to high temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of earth mortars at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Tadonbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Noumowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02357-3⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 425, pp.136093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752620v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of earth mortars at high temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Tadonbou</w:t>
+                <w:t xml:space="preserve">Mineralogical, chemical and physico-mechanical properties of fired bricks for refractory industry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Joël Tchognia Nkuissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tchedele Langollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idene Carole Tchioffo Tiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136093⟩</w:t>
+              <w:t xml:space="preserve">Discover Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44378-024-00005-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559969v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical analysis of concrete specimen under dynamic and thermal loading taking into account non-linearity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mineralogical, chemical and physico-mechanical properties of fired bricks for refractory industry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japhet Tiegoum Wembe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Albert Noumowe</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Joël Tchognia Nkuissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tchedele Langollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idene Carole Tchioffo Tiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-024-06397-w⟩</w:t>
+              <w:t xml:space="preserve">Discover Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44378-024-00005-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957470v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the influence of crushed sand on carbonation of Mortar: Physical and microstructural analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+                <w:t xml:space="preserve">Behavior of earth mortars at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Tadonbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Noumowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clema.2024.100277⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 425, pp.136093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775695v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of gneiss and basalt aggregate in normal concrete subjected to high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Cree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bienvenu Ndjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57 (4), pp.80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-024-02357-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562248v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of earth mortars at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Tadonbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 425, pp.136093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752613v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of ashes from different wood species in cementitious materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and numerical analysis of concrete specimen under dynamic and thermal loading taking into account non-linearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japhet Tiegoum Wembe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Elat</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bienvenu Ndjaka</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Noumowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.257. </w:t>
+              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43621-024-00460-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42452-024-06397-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752610v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, mechanical properties and microstructure of concretes made with natural and crushed aggregates: Application in building construction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of sawdust and flax shives on the high temperature mechanical behavior of earthen materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Elat Assoua Moukete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javad Eslami</w:t>
+                <w:t xml:space="preserve">Salomon Igra Pohowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clema.2023.100173⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.06.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249533v1</w:t>
+                <w:t xml:space="preserve">hal-04249537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sawdust and soil type on the high temperature behavior of raw earth bricks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Siyapze</w:t>
+                <w:t xml:space="preserve">Physical, mechanical properties and microstructure of concretes made with natural and crushed aggregates: Application in building construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leroy Mambou Ngueyep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Elat Assoua Moukete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bienvenu Ndjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Cleaner Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.100173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.07.093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clema.2023.100173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383532v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of energy performance of building using biobased materials for sustainable construction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of sawdust and soil type on the high temperature behavior of raw earth bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ikram Darcherif</w:t>
+                <w:t xml:space="preserve">Franck Siyapze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12053-023-10156-y⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.07.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249549v1</w:t>
+                <w:t xml:space="preserve">hal-04383532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sawdust and soil type on the high temperature behavior of raw earth bricks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Siyapze</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of energy performance of building using biobased materials for sustainable construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labouda Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Darcherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.07.093⟩</w:t>
+              <w:t xml:space="preserve">Energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12053-023-10156-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249546v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sawdust and flax shives on the high temperature mechanical behavior of earthen materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Influence of sawdust and soil type on the high temperature behavior of raw earth bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Siyapze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Pliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.07.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.06.240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04249537v1</w:t>
+                <w:t xml:space="preserve">hal-04249546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fine and coarse recycled aggregates on high-temperature behaviour and residual properties of concrete</w:t>
               </w:r>
@@ -2490,51 +2490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram El Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-Moumen Darcherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2637,51 +2637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (5), pp.2723-2737. </w:t>
@@ -2719,103 +2719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and Mechanical Behavior of Concrete Based on Crushed Sand Combined with Alluvial Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Elat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mbessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CivilEng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (3), pp.181-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3018,51 +3018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram El Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-Moumen Darcherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3645,51 +3645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of elevated temperature on eggshell, eggshell powder and eggshell powder mortars for masonry applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Cree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3736,51 +3736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of elevated temperature on eggshell, eggshell powder and eggshell powder mortars for masonry applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Cree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4095,51 +4095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behaviour of unstressed and stressed high strength concrete containing polypropylene fibers at elevated temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Cree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ortola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4965,51 +4965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ortola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5107,51 +5107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ortola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5242,103 +5242,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Use of an Earthen Mortar Coating as a Fire Protection for Bio-Based Earth Masonry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Tadonbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials - Proceedings of ICBBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, Academic Journal of Civil Engineering; Springer Nature Switzerland, pp.482-492, 2024, RILEM Bookseries, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5372,103 +5372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Performance of Earth Mortars at Elevated Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Tadonbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Earthen Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Springer Nature Switzerland, pp.387-397, 2024, RILEM Bookseries, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5534,51 +5534,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de fibres flexibles sur la rhéologie de bétons auto-plaçants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adéossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5711,51 +5711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Energy and City of the Future (EVF’2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Benguerir, Morocco. pp.01002, </w:t>
@@ -5793,103 +5793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and mineralogical characteristics of mortars with crushed and river sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Elat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mbessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Noumowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th fib International PhD-Symposium in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Marne-la-Vallée, France. pp. 78-85, graph., photos., bibliogr</w:t>
@@ -6132,51 +6132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Energy and City of the Future (EVF’2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Benguerir, Morocco. </w:t>
@@ -6277,51 +6277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Energy and City of the Future (EVF’2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Benguerir, Morocco. </w:t>
@@ -6539,51 +6539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labouda Ba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tung Ngo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Pliya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Abbassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13050052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japhet Tiegoum Wembe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leroy Mambou Ngueyep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jo&#235;l Tchognia Nkuissi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tchedele Langollo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idene Carole Tchioffo Tiwa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44378-024-00005-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04542276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tadonbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaucour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Noumowe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Cree" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bienvenu Ndjaka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02357-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04957470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-06397-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04775695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A.M. Elat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mbessa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2024.100277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04562248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Joel Parfait Telefouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00460-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elat Assoua Moukete" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2023.100173" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Siyapze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sidi Ethmane Kane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Darcherif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Niang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-023-10156-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Igra Pohowe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.06.240" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Algourdin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Beaucour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noumow&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Coste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127847" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hajiloo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romagnosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cree" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarhat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Moumen Darcherif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01193-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tung Ngo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Noumow&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng1030011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Beaucour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119690" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faleschini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Njinwoua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119385" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490824v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.100852" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Green" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-019-00820-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Green" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSFE-07-2016-0014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yermak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidoung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meukam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0838-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Beaucour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P26KG9L3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus de Morais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ortola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kan&#233;ma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gallias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000272" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V.G. de Morais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.04.041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6C208T2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. G. De Morais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.34" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_40" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ad&#233;ossi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235301002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113712v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wardeh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_61" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labouda Ba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tung Ngo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Pliya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Abbassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13050052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04562248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leroy Mambou Ngueyep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Cree" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bienvenu Ndjaka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02357-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04775695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A.M. Elat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mbessa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2024.100277" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Joel Parfait Telefouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00460-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tadonbou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaucour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Noumowe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jo&#235;l Tchognia Nkuissi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tchedele Langollo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idene Carole Tchioffo Tiwa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44378-024-00005-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japhet Tiegoum Wembe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04542276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04752620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04957470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-06397-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Igra Pohowe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.06.240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elat Assoua Moukete" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2023.100173" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Siyapze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.093" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sidi Ethmane Kane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Darcherif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Niang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-023-10156-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Algourdin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Beaucour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noumow&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Coste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127847" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hajiloo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romagnosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cree" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarhat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Moumen Darcherif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01193-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tung Ngo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Noumow&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng1030011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Beaucour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119690" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faleschini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Njinwoua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119385" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490824v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.100852" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Green" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-019-00820-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Green" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSFE-07-2016-0014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yermak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidoung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meukam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0838-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Beaucour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P26KG9L3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus de Morais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ortola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kan&#233;ma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gallias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000272" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V.G. de Morais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.04.041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6C208T2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. G. De Morais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.34" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_40" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ad&#233;ossi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235301002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113712v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wardeh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_61" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>