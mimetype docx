--- v0 (2026-04-02)
+++ v1 (2026-04-24)
@@ -81,2418 +81,2418 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (125)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin 5-HT1A receptor biased agonists: The challenge of translating an innovative neuropharmacological concept into therapeutics</w:t>
+                <w:t xml:space="preserve">PET imaging of functional 5-HT1A receptors with [18F]F13640: From PET kinetics modeling to static Standardized Uptake Values Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Mérida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2024.110267⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 310, pp.121110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914119v1</w:t>
+                <w:t xml:space="preserve">hal-05545093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET imaging of functional 5-HT1A receptors with [18F]F13640: From PET kinetics modeling to static Standardized Uptake Values Ratio</w:t>
+                <w:t xml:space="preserve">Fundamental and clinical pharmacology for a new psychiatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Redoute</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Gardier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 310, pp.121110. </w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fcp.70015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545093v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental and clinical pharmacology for a new psychiatry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal Neuroimaging for the PK/PD Profile of NLX-204: A Biased 5-HT 1A Receptor Agonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gardier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violette Richin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.70015⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.5c00342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236266v1</w:t>
+                <w:t xml:space="preserve">hal-05137833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Neuroimaging for the PK/PD Profile of NLX-204: A Biased 5-HT 1A Receptor Agonist</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Induction of haemodynamic travelling waves by glial-related vasomotion in a rat model of neuroinflammation: implications for functional neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Daligault</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.5c00342⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116, pp.105777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137833v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of haemodynamic travelling waves by glial-related vasomotion in a rat model of neuroinflammation: implications for functional neuroimaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Vidal</w:t>
+                <w:t xml:space="preserve">Serotonin 5-HT1A receptor biased agonists: The challenge of translating an innovative neuropharmacological concept into therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marcy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 116, pp.105777. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 265, pp.110267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2024.110267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113043v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Functional PET Imaging of the Spinal Cord</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WAY-208466, a 5-HT6 receptor agonist, increases food motivation in primates: A behavioural and PET imaging study opening perspectives in eating disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Pitoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maulavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.semnuclmed.2024.07.002⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.104086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nsa.2024.104086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794514v1</w:t>
+                <w:t xml:space="preserve">hal-04811333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on obesity imaging: [18F]2FNQ1P a specific 5-HT6 brain PET radiotracer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+                <w:t xml:space="preserve">SB-258585 reduces food motivation while blocking 5-HT$_6$ receptors in the non-human primate striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pitoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Bolbos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maulavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, pp.110970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2024.110970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-024-01644-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04793046v1</w:t>
+                <w:t xml:space="preserve">hal-04566627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SB-258585 reduces food motivation while blocking 5-HT$_6$ receptors in the non-human primate striatum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A revisited version of the disputatio for pharmacological training: An educational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Debatisse</w:t>
+                <w:t xml:space="preserve">Louise Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Maulavé</w:t>
+                <w:t xml:space="preserve">Perle Totoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Météreau</w:t>
+                <w:t xml:space="preserve">Edouard-Jules Laforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pelerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Portier-Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2024.110970⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (4), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566627v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Multidisciplinary Tools for Complex Clinical Psychopharmacology Cases: A Qualitative Study with French Healthcare Professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Megard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cecile Gallo Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multidisciplinary Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Volume 17, pp.6017-6030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/JMDH.S481398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revisited version of the disputatio for pharmacological training: An educational study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMDA antagonist agents for the treatment of symptoms in autism spectrum disorder: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard-Jules Laforgue</w:t>
+                <w:t xml:space="preserve">Marie-Lou Dessus-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pelerin</w:t>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Portier-Feunteun</w:t>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Maude Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.10.016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1395867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2024.1395867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04805817v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAY-208466, a 5-HT6 receptor agonist, increases food motivation in primates: A behavioural and PET imaging study opening perspectives in eating disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preclinical investigation of the effect of stress on the binding of [18F]F13640, a 5-HT1A radiopharmaceutical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138-139, pp.108942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2024.108942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nsa.2024.104086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04811333v1</w:t>
+                <w:t xml:space="preserve">hal-04794527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMDA antagonist agents for the treatment of symptoms in autism spectrum disorder: a systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">[18F]RS-127445 radiosynthesis and evaluation as a 5-HT2B receptor PET radiotracer in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Richin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Maude Geoffray</w:t>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2024.1395867⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112, pp.129933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2024.129933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04932440v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]RS-127445 radiosynthesis and evaluation as a 5-HT2B receptor PET radiotracer in rat brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+                <w:t xml:space="preserve">Characterization of IMIC, an implantable needle-shaped positron sensitive monolithic active pixel sensor for preclinical molecular neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S El Ketara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Agnese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2024.129933⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1064, pp.169456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794525v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical investigation of the effect of stress on the binding of [18F]F13640, a 5-HT1A radiopharmaceutical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of factors associated with hospitalization in an outpatient population with mental health conditions: a case–control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Megard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dananché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courault</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2024.108942⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1341160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1341160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794527v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of factors associated with hospitalization in an outpatient population with mental health conditions: a case–control study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pharmacodynamic, pharmacokinetic and rat brain receptor occupancy profile of NLX-112, a highly selective 5-HT 1A receptor biased agonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Y Depoortère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C Mccreary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Varney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1341160⟩</w:t>
+              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 398 (1), pp.991-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00210-024-03323-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824949v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of IMIC, an implantable needle-shaped positron sensitive monolithic active pixel sensor for preclinical molecular neuroimaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Not so paradoxical … Neurobiology of attention deficit–hyperactivity disorder (ADHD) and therapeutic mode of action of psychostimulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169456⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592637v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacodynamic, pharmacokinetic and rat brain receptor occupancy profile of NLX-112, a highly selective 5-HT 1A receptor biased agonist</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Functional PET Imaging of the Spinal Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 398 (1), pp.991-1002. </w:t>
+              <w:t xml:space="preserve">Seminars in Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00210-024-03323-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.semnuclmed.2024.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932477v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not so paradoxical … Neurobiology of attention deficit–hyperactivity disorder (ADHD) and therapeutic mode of action of psychostimulants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives on obesity imaging: [18F]2FNQ1P a specific 5-HT6 brain PET radiotracer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Prunier</w:t>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sescousse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-024-01644-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932443v1</w:t>
+                <w:t xml:space="preserve">hal-04793046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single subanesthetic dose of ketamine produces delayed impact on brain [18F]FDG PET imaging and metabolic connectivity in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, pp.1213941. </w:t>
@@ -2543,90 +2543,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging study of the 5-HT1A receptor biased agonist, NLX-112, in a model of L-DOPA-induced dyskinesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Depoortere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39, pp.103497. </w:t>
@@ -2658,291 +2658,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed dual holder system for simultaneous rat PET scanning: design and influence on quantification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">[18F]F13640: a selective agonist PET radiopharmaceutical for imaging functional 5-HT1A receptors in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13550-023-01027-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (6), pp.1651-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-022-06103-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930517v1</w:t>
+                <w:t xml:space="preserve">hal-04528816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]F13640: a selective agonist PET radiopharmaceutical for imaging functional 5-HT1A receptors in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-printed dual holder system for simultaneous rat PET scanning: design and influence on quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (6), pp.1651-1664. </w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-022-06103-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13550-023-01027-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528816v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
               </w:r>
@@ -3062,51 +3062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positron Emission Tomography for the Discovery of New Drugs in Psychiatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (4), pp.524-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3272,312 +3272,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: A consensus protocol for functional connectivity analysis in the rat brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent applications of positron emission tomographic (PET) imaging in psychiatric drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (6), pp.1127-1128. </w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.161-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01328-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17460441.2023.2278635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04917769v1</w:t>
+                <w:t xml:space="preserve">hal-04815147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent applications of positron emission tomographic (PET) imaging in psychiatric drug discovery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Author Correction: A consensus protocol for functional connectivity analysis in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanes Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (2), pp.161-172. </w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (6), pp.1127-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17460441.2023.2278635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41593-023-01328-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815147v1</w:t>
+                <w:t xml:space="preserve">inserm-04917769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PET metabolic imaging of time-dependent reorganization of olfactory cued fear memory networks in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3628,90 +3628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaco-fUS in cognitive impairment: Lessons from a preclinical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3762,103 +3762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Local and Long-Range Brain Connectivity and Visual Response in a Genetic Rat Model of Hyperactivity Revealed by Functional Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
@@ -3935,51 +3935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Formaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4024,1796 +4024,1796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards in vivo imaging of functionally active 5-HT1A receptors in schizophrenia: concepts and challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[18F]F13640, a 5-HT1A Receptor Radiopharmaceutical Sensitive to Brain Serotonin Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Razakarivony</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-01119-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.622423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.622423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160747v1</w:t>
+                <w:t xml:space="preserve">hal-03407570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical research in psychopharmacology, the current situation and its perspectives. A conversation with Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (2), pp.67-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.therap.2020.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]F13640, a 5-HT1A Receptor Radiopharmaceutical Sensitive to Brain Serotonin Fluctuations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Different alterations of agonist and antagonist binding to 5-HT1A receptor in a rat model of Parkinson's disease and levodopa-induced dyskinesia : a microPET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Redouté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.622423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.1257-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JPD-212580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407570v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative approaches in CNS drug discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charvériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (2), pp.101-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.therap.2020.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster headache: state of the art of pharmacological treatments and therapeutic perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Demarquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Themed series on Neuropharmacology, 35 (3), pp.595-619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fcp.12636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different alterations of agonist and antagonist binding to 5-HT1A receptor in a rat model of Parkinson's disease and levodopa-induced dyskinesia : a microPET study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Inter-subject registration and application of the SIGMA rat brain atlas for regional labeling in functional ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Ludovic Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (3), pp.1257-1269. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 355, pp.109139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JPD-212580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407557v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-subject registration and application of the SIGMA rat brain atlas for regional labeling in functional ultrasound imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards in vivo imaging of functionally active 5-HT1A receptors in schizophrenia: concepts and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Venet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oriane Razakarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 355, pp.109139. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-01119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763118v1</w:t>
+                <w:t xml:space="preserve">hal-03160747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological MRI to investigate the functional selectivity of 5-HT1A receptor biased agonists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Pharmaco-fUS for Characterizing Drugs for Alzheimer’s Disease – The Case of THN201, a Drug Combination of Donepezil Plus Mefloquine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Michel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 172, pp.107867 -. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490240v1</w:t>
+                <w:t xml:space="preserve">hal-03160675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional ultrasound imaging to study brain dynamics: Application of pharmaco-fUS to atomoxetine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+                <w:t xml:space="preserve">18F-F13640 PET imaging of functional receptors in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108273⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (1), pp.220-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-019-04473-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160725v1</w:t>
+                <w:t xml:space="preserve">hal-02305453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Estimation of the ntPET Model in Single-Scan Competition PET Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Irace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Mérida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2020.00498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaco-fUS for Characterizing Drugs for Alzheimer’s Disease – The Case of THN201, a Drug Combination of Donepezil Plus Mefloquine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Functional ultrasound imaging to study brain dynamics: Application of pharmaco-fUS to atomoxetine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.108273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03160675v1</w:t>
+                <w:t xml:space="preserve">hal-03160725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-F13640 PET imaging of functional receptors in humans</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gobert</w:t>
+                <w:t xml:space="preserve">Stéphane Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (1), pp.220-221. </w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-019-04473-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305453v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change in Expression of 5-HT6 Receptor at Different Stages of Alzheimer’s Disease: A Postmortem Study with the PET Radiopharmaceutical [18F]2FNQ1P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Emery</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (4), pp.1329-1338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-191278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035781v1</w:t>
+                <w:t xml:space="preserve">hal-03035778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in Expression of 5-HT6 Receptor at Different Stages of Alzheimer’s Disease: A Postmortem Study with the PET Radiopharmaceutical [18F]2FNQ1P</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Liger</w:t>
+                <w:t xml:space="preserve">Pharmacological MRI to investigate the functional selectivity of 5-HT1A receptor biased agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (4), pp.1329-1338. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.107867 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-191278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035778v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurisation de la prise en charge médicamenteuse des patients sous antipsychotiques : impact de la collaboration médico-pharmaceutique à la Maison d’Arrêt de Lyon-Corbas</w:t>
               </w:r>
@@ -5927,261 +5927,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a Role for Agonist Radiopharmaceuticals in PET Neuroimaging?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PET imaging of the influence of physiological and pathological α‐synuclein on dopaminergic and serotonergic neurotransmission in mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00255⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.12978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310324v1</w:t>
+                <w:t xml:space="preserve">hal-04112106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET imaging of the influence of physiological and pathological α‐synuclein on dopaminergic and serotonergic neurotransmission in mouse models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Is there a Role for Agonist Radiopharmaceuticals in PET Neuroimaging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (1), pp.57-68. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cns.12978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112106v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Myelin Radiotracers in the Lysolecithin Rat Model of Focal Demyelination: Beware of Pitfalls!</w:t>
               </w:r>
@@ -6193,77 +6193,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.9294586. </w:t>
@@ -6435,103 +6435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 5-HT 1A Receptor Biased Agonists Induce Different Cerebral Metabolic Responses: A [ 18 F]-Fluorodesoxyglucose Positron Emission Tomography Study in Conscious and Anesthetized Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (7), pp.3108-3119. </w:t>
@@ -6831,1705 +6831,1705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Atmospheric Pollution and Alzheimer’s Disease: From Epidemiological Facts to Molecular Mechanisms</w:t>
+                <w:t xml:space="preserve">Amyloid-beta radiotracer [18F]BF-227 does not bind to cytoplasmic glial inclusions of post-mortem Multiple System Atrophy brain tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine L. Croze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62 (2), pp.503-522. </w:t>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-170857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2018/9165458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785212v1</w:t>
+                <w:t xml:space="preserve">hal-01691091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico, in Vitro, and in Vivo Evaluation of New Candidates for α-Synuclein PET Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
+                <w:t xml:space="preserve">Laurent Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (8), pp.3153-3166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.8b00229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid-beta radiotracer [18F]BF-227 does not bind to cytoplasmic glial inclusions of post-mortem Multiple System Atrophy brain tissue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">In vivo biased agonism at 5-HT1A receptors: characterisation by simultaneous PET/MR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Villien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/9165458⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (11), pp.2310-2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-018-0145-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691091v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo biased agonism at 5-HT1A receptors: characterisation by simultaneous PET/MR imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The in Vitro Actions of Loxapine on Dopaminergic and Serotonergic Receptors. Time to Consider Atypical Classification of This Antipsychotic Drug?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bonnefoi</w:t>
+                <w:t xml:space="preserve">Florian Ferreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Baloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehemed Ouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-018-0145-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (4), pp.355-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ijnp/pyx102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917722v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in Vitro Actions of Loxapine on Dopaminergic and Serotonergic Receptors. Time to Consider Atypical Classification of This Antipsychotic Drug?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Baloche</w:t>
+                <w:t xml:space="preserve">Implantable CMOS pixel sensor for positron imaging in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehemed Ouzid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
+                <w:t xml:space="preserve">G. Bertolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dorokhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ijnp/pyx102⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 911, pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.09.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696767v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantable CMOS pixel sensor for positron imaging in rat brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dorokhov</w:t>
+                <w:t xml:space="preserve">18F-F13640 preclinical evaluation in rodent, cat and primate as a 5-HT1A receptor agonist for PET neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.09.117⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (6), pp.2973-2988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-018-1672-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952201v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-F13640 preclinical evaluation in rodent, cat and primate as a 5-HT1A receptor agonist for PET neuroimaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone Atmospheric Pollution and Alzheimer’s Disease: From Epidemiological Facts to Molecular Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine L. Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 223 (6), pp.2973-2988. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (2), pp.503-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-018-1672-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-170857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107028v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[11C]PF-3274167 as a PET radiotracer of oxytocin receptors: Radiosynthesis and evaluation in rat brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hippocampal 5-HT 1A receptor expression changes in prodromal stages of Alzheimer's disease: Beneficial or deleterious?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2017.07.008⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.446-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689748v1</w:t>
+                <w:t xml:space="preserve">hal-01689706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Clinical Neuroimaging to the Understanding of the Pharmacology of Methylphenidate</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative longitudinal imaging of activated microglia as a marker of inflammation in the pilocarpine rat model of epilepsy using [ 11 C]-( R )-PK11195 PET and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Yankam Njiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (7), pp.608-620. </w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.1251-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tips.2017.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0271678X16653615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689783v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal 5-HT 1A receptor expression changes in prodromal stages of Alzheimer's disease: Beneficial or deleterious?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and Reliability of [18F]2FNQ1P in Cynomolgus Monkeys as a PET Radiotracer for Serotonin 5-HT6 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.06.021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689706v1</w:t>
+                <w:t xml:space="preserve">hal-01689720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative longitudinal imaging of activated microglia as a marker of inflammation in the pilocarpine rat model of epilepsy using [ 11 C]-( R )-PK11195 PET and MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Activity in the rat olfactory cortex is correlated with behavioral response to odor: a microPET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X16653615⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 222 (1), pp.577-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-016-1235-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571316v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity in the rat olfactory cortex is correlated with behavioral response to odor: a microPET study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contribution of Clinical Neuroimaging to the Understanding of the Pharmacology of Methylphenidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-016-1235-8⟩</w:t>
+              <w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (7), pp.608-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tips.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773095v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Reliability of [18F]2FNQ1P in Cynomolgus Monkeys as a PET Radiotracer for Serotonin 5-HT6 Receptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Metereau</w:t>
+                <w:t xml:space="preserve">[11C]PF-3274167 as a PET radiotracer of oxytocin receptors: Radiosynthesis and evaluation in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Duperrier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Iuliia Karpenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.471. </w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689720v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of amyloid-beta 1–40 and 1–42 fibrils on 5-HT1A serotonin receptors in rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Daoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, pp.11-21. </w:t>
@@ -8695,442 +8695,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological agonists for more-targeted CNS radio-pharmaceuticals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective serotonin 5-HT1A receptor biased agonists elicit distinct brain activation patterns: a pharmacoMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Newman-Tancredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.13418⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.26633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep26633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488034v1</w:t>
+                <w:t xml:space="preserve">hal-01488190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Dopamine and Serotonin Systems on MPTP Monkeys: A Longitudinal PET Investigation of Compensatory Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (5), pp.1577 - 1589. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2010-15.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective serotonin 5-HT1A receptor biased agonists elicit distinct brain activation patterns: a pharmacoMRI study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmacological agonists for more-targeted CNS radio-pharmaceuticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.26633. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (49), pp.80111 - 80112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep26633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.13418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488190v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microPET comparison of the effects of etifoxine and diazepam on [11C]flumazenil uptake in rat brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 612, pp.74-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9323,51 +9323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Genoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (2), pp.163-167. </w:t>
@@ -9457,51 +9457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Genoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (484–489), </w:t>
@@ -9565,77 +9565,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (3), pp.495-502. </w:t>
@@ -9667,5815 +9667,6423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses, radiolabelings and in vitro evaluations of fluorinated PET radioligands of 5-HT6 serotoninergic receptors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">And Thierry Billard</w:t>
+                <w:t xml:space="preserve">Electrophilic trifluoromethylthiolation of carbonyl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alazet Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zimmer Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billard Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.3884-90</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (28), pp.8589-8593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309560v1</w:t>
+                <w:t xml:space="preserve">hal-01151171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PET radiotracers for molecular imaging of serotonin 5-HT1A receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Billard</w:t>
+                <w:t xml:space="preserve">D. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (1), pp.70-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/09298673113209990215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/09298673113209990215⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic trifluoromethylthiolation of carbonyl compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Billard Thierry</w:t>
+                <w:t xml:space="preserve">Syntheses, radiolabelings and in vitro evaluations of fluorinated PET radioligands of 5-HT6 serotoninergic receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">And Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (28), pp.8589-8593</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.3884-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151171v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of the PET Radiotracer [18F]BF227 Does not Reflect the Presence of Alpha-Synuclein Aggregates in Transgenic Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Postmortem Study to Compare Agonist and Antagonist 5-HT1A Receptor-binding Sites in Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Streichenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Alzheimer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1567205011666141107154201⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (10), pp.930-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128444v1</w:t>
+                <w:t xml:space="preserve">hal-01128433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Atlas Based Method for Automated Anatomical Rat Brain MRI Segmentation and Extraction of PET Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Binding of the PET Radiotracer [18F]BF227 Does not Reflect the Presence of Alpha-Synuclein Aggregates in Transgenic Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109113⟩</w:t>
+              <w:t xml:space="preserve">Current Alzheimer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (10), pp.955-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1567205011666141107154201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128452v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Postmortem Study to Compare Agonist and Antagonist 5-HT1A Receptor-binding Sites in Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Becker</w:t>
+                <w:t xml:space="preserve">A Multi-Atlas Based Method for Automated Anatomical Rat Brain MRI Segmentation and Extraction of PET Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Streichenberger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Afifa Slimen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (10), pp.930-934. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.0109113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cns.12306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128433v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of positron emission tomography radiotracers for serotonin receptors in humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Molecular imaging of the serotonin 5-HT7 receptors: from autoradiography to positron emission tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Le Bars</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (3-4), pp.105-113. </w:t>
+              <w:t xml:space="preserve">Reviews in the Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (3), pp.357-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jlcr.3001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/revneuro-2014-0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828326v1</w:t>
+                <w:t xml:space="preserve">hal-00947703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-Catalyzed Electrophilic Trifluoromethylthiolation of Terminal Alkynes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and pharmacological evaluation of a new series of radiolabeled ligands for 5-HT7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alazet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201305179⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (4), pp.330-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2014.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948085v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wireless beta-microprobe based on pixelated silicon for in vivo brain studies in freely moving rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Base-Catalyzed Electrophilic Trifluoromethylthiolation of Terminal Alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/13/4483⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (41), pp.10814-10817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201305179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00837658v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra high performance liquid chromatography as a tool for the discovery and the analysis of biomarkers of diseases: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
+                <w:t xml:space="preserve">A wireless beta-microprobe based on pixelated silicon for in vivo brain studies in freely moving rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Renaud</w:t>
+                <w:t xml:space="preserve">Didier Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.4483 - 4500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/13/4483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-00847427v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00837658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiosynthesis and in vivo evaluation of fluorinated huprine derivates as PET radiotracers of acetylcholinesterase</w:t>
+                <w:t xml:space="preserve">Ultra high performance liquid chromatography as a tool for the discovery and the analysis of biomarkers of diseases: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie da Costa Branquinho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Becker</w:t>
+                <w:t xml:space="preserve">Luc Denoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bouteiller</w:t>
+                <w:t xml:space="preserve">Bernard Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Jean</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 927, pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847401v1</w:t>
+                <w:t xml:space="preserve">hal-00847427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of Poor-Grade Subarachnoid Hemorrhage as Determined by Biomarkers of Glucose Cerebral Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiosynthesis and in vivo evaluation of fluorinated huprine derivates as PET radiotracers of acetylcholinesterase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie da Costa Branquinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.K. Barcelos</w:t>
+                <w:t xml:space="preserve">Cédric Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tholance</w:t>
+                <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grousson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Perret-Liaudet</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12028-012-9810-1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (4), pp.554-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847412v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroPET imaging of 5-HT1A receptors in rat brain: a test-retest [18F]MPPF study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcome of Poor-Grade Subarachnoid Hemorrhage as Determined by Biomarkers of Glucose Cerebral Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.K. Barcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aznavour</w:t>
+                <w:t xml:space="preserve">Y. Tholance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Benkelfat</w:t>
+                <w:t xml:space="preserve">S. Grousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gravel</w:t>
+                <w:t xml:space="preserve">B. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aliaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Rosa-Neto</w:t>
+                <w:t xml:space="preserve">A. Perret-Liaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-008-0891-1⟩</w:t>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (2), pp.234-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-012-9810-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00847462v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Anxiety Observed in Cocaine Withdrawn Rats Is Associated with Altered Reactivity of the Dorsomedial Prefrontal Cortex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current status of positron emission tomography radiotracers for serotonin receptors in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043535⟩</w:t>
+              <w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (3-4), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jlcr.3001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630188v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internalization of serotonin 5‐HT 1A autoreceptors as an imaging biomarker of antidepressant response</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MPTP animal model of Parkinsonism: dopamine cell death or only tyrosine hydroxylase impairment? - A study using PET imaging, autoradiography and immunohistochemistry in the cat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aznavour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cendres-Bozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Membrane Transport and Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wmts.11⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (11), pp.934-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.12009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797786v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of a genetic mouse model of depression in the learned helplessness paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiosynthesis and Preclinical Evaluation of 18F-F13714 as a Fluorinated 5-HT1A Receptor Agonist Radioligand for PET Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bougarel</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-011-2218-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (6), pp.969-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.111.101212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02185484v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic association between helpless trait and depression-related phenotypes: evidence from crossbreeding studies with H/Rouen and NH/Rouen mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MicroPET imaging of 5-HT1A receptors in rat brain: a test-retest [18F]MPPF study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aznavour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika El Yacoubi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Hamon</w:t>
+                <w:t xml:space="preserve">C. Benkelfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosa-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1461145711000605⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (1), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-008-0891-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904261v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Inactivation of Prokineticin Receptor-1 Leads to Heart and Kidney Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Anxiety Observed in Cocaine Withdrawn Rats Is Associated with Altered Reactivity of the Dorsomedial Prefrontal Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Boulberdaa</w:t>
+                <w:t xml:space="preserve">Virginie Rappeneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulen Turkeri</w:t>
+                <w:t xml:space="preserve">Adeline Etiévant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoji Urayama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Szatkowski</w:t>
+                <w:t xml:space="preserve">Hélène Scarna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.110.222323⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391087v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]F15599, a novel 5-HT1A receptor agonist, as a radioligand for PET neuroimaging.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PET radiotracers for molecular imaging in the brain: Past, present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Luxen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-009-1274-y⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (2), pp.363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475580v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of amyloid-beta peptides on the serotoninergic 5-HT(1A) receptors in the rat hippocampus.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Internalization of serotonin 5‐HT 1A autoreceptors as an imaging biomarker of antidepressant response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Descarries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2009.01.008⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Membrane Transport and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3), pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wmts.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00397792v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F15063, a potential antipsychotic with dopamine D2/D3 receptor antagonist, 5-HT1A receptor agonist and dopamine D4 receptor partial agonist properties: Influence on neuronal firing and neurotransmitter release</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour of a genetic mouse model of depression in the learned helplessness paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bougarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2009.02.001⟩</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 215 (3), pp.595-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-011-2218-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303724v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distinct [18F]MPPF PET profile in amnestic mild cognitive impairment compared to mild Alzheimer's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Le Bars</w:t>
+                <w:t xml:space="preserve">Genetic association between helpless trait and depression-related phenotypes: evidence from crossbreeding studies with H/Rouen and NH/Rouen mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (3), pp.363-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1461145711000605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443483v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unchanged density of 5-HT1A autoreceptors on the plasma membrane of nucleus raphe dorsalis neurons in rats chronically treated with fluoxetine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Zimmer</w:t>
+                <w:t xml:space="preserve">Genetic Inactivation of Prokineticin Receptor-1 Leads to Heart and Kidney Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Boulberdaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulen Turkeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoji Urayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojdeh Dormishian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Szatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2007.11.024⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (4), pp.842-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.110.222323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05383930v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of a radiosensitive intracerebral probe to monitor 18F-MPPF binding in mouse hippocampus in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Desbrée</w:t>
+                <w:t xml:space="preserve">[18F]F15599, a novel 5-HT1A receptor agonist, as a radioligand for PET neuroimaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verdurand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Mastrippolito</w:t>
+                <w:t xml:space="preserve">Elodie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.107.050047⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.594-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-009-1274-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002294v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raytest ClearPET, a new generation small animal PET scanner</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of amyloid-beta peptides on the serotoninergic 5-HT(1A) receptors in the rat hippocampus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bérod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.143⟩</w:t>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (1), pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443461v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous in vivo Magnetic Resonance Imaging and Radioactive Measurements by the B-MicroProbe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Mastrippolito</w:t>
+                <w:t xml:space="preserve">F15063, a potential antipsychotic with dopamine D2/D3 receptor antagonist, 5-HT1A receptor agonist and dopamine D4 receptor partial agonist properties: Influence on neuronal firing and neurotransmitter release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissame Mnie-Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ravailhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Benas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 607 (1-3), pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2009.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443228v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous in vivo magnetic resonance imaging and radioactive measurements with the β-MicroProbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Desbrée</w:t>
+                <w:t xml:space="preserve">Unchanged density of 5-HT1A autoreceptors on the plasma membrane of nucleus raphe dorsalis neurons in rats chronically treated with fluoxetine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Rbah-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rbah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Mastrippolito</w:t>
+                <w:t xml:space="preserve">M. Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aznavour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-007-0475-5⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 151 (3), pp.692-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2007.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015570v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-regulation of hippocampal serotonin metabolism in mild cognitive impairment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">A distinct [18F]MPPF PET profile in amnestic mild cognitive impairment compared to mild Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 69 (10), pp.(1012-7)</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (40), pp.(1251-6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443482v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PET imaging study of 5-HT1A receptors in cat brain after acute and chronic fluoxetine treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of a radiosensitive intracerebral probe to monitor 18F-MPPF binding in mouse hippocampus in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Aznavour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Latifa Rbah-Vidal</w:t>
+                <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Riad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">R. Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2006.08.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (7), pp.1155-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.107.050047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05383929v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of in vivo and in vitro neuroimaging of 5-HT1A receptor binding sites in the cat brain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Latifa Rbah-Vidal</w:t>
+                <w:t xml:space="preserve">Simultaneous in vivo magnetic resonance imaging and radioactive measurements with the β-MicroProbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucienne Léger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sastre</w:t>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2006.01.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (11), pp.1868-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-007-0475-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383926v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multimodality system for quantitative in vivo studies in small animals: combination of nuclear magnetic resonance and the radiosensitive$\beta$-MicroProbe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Grenier</w:t>
+                <w:t xml:space="preserve">Up-regulation of hippocampal serotonin metabolism in mild cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (10), pp.(1012-7)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025341v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multimodality system for quantitative in vivo studies in small animals: combination of nuclear magnetic resonance and the radiosensitive beta-MicroProbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. A. Desbré</w:t>
+                <w:t xml:space="preserve">Raytest ClearPET, a new generation small animal PET scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Sempere Roldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chereul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Pain</w:t>
+                <w:t xml:space="preserve">Oliver Dietzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gurden</w:t>
+                <w:t xml:space="preserve">Luc Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Grenier</w:t>
+                <w:t xml:space="preserve">Christian Pautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 571 (1-2), pp.498-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443227v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward brain imaging of serotonin 5-HT1A autoreceptor internalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Le Bars</w:t>
+                <w:t xml:space="preserve">Simultaneous in vivo Magnetic Resonance Imaging and Radioactive Measurements by the B-MicroProbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (11), pp.1868-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383924v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANIMAGE project: a multimodal imaging platform for small animal research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Dupuy</w:t>
+                <w:t xml:space="preserve">A PET imaging study of 5-HT1A receptors in cat brain after acute and chronic fluoxetine treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aznavour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Rbah-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Riad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthonin Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2004.03.092⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (3), pp.834-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2006.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883295v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the radiosensitive Beta MicroProbe to Nuclear Magnetic Resonance: theoretical approach for in vivo studies in small animals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Pinot</w:t>
+                <w:t xml:space="preserve">A comparison of in vivo and in vitro neuroimaging of 5-HT1A receptor binding sites in the cat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aznavour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Rbah-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2004.03.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (3), pp.226-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025780v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Displacement of the PET ligand18F-MPPF by the electrically evoked serotonin release in the rat hippocampus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new multimodality system for quantitative in vivo studies in small animals: combination of nuclear magnetic resonance and the radiosensitive beta-MicroProbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Desbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synapse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (5), pp.1281-1287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02437128v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dopamine mesocorticolimbic pathway is affected by deficiency in n-3 polyunsaturated fatty acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séraphin Delamanche</w:t>
+                <w:t xml:space="preserve">A new multimodality system for quantitative in vivo studies in small animals: combination of nuclear magnetic resonance and the radiosensitive$\beta$-MicroProbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/75.4.662⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52, pp.1281-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2005.858216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675380v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIC, an intracerebral beta(+)-range-sensitive probe for radiopharmacology investigations in small laboratory animals: Binding studies with C-11-raclopride</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Laniece</w:t>
+                <w:t xml:space="preserve">Toward brain imaging of serotonin 5-HT1A autoreceptor internalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Riad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belkacem-Kahlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (3), pp.1421-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013611v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neither the density nor function of striatal dopamine transporters were influenced by chronic n-3 polyunsaturated fatty acid deficiency in rodents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Guilloteau</w:t>
+                <w:t xml:space="preserve">The ANIMAGE project: a multimodal imaging platform for small animal research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sappey-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Billotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chereul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0304-3940(01)02481-8⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 527, pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2004.03.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675958v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of the β-Microprobe, an intracerebral radiosensitive probe, to monitor the [18F]MPPF binding in the rat dorsal raphe nucleus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Combining the radiosensitive Beta MicroProbe to Nuclear Magnetic Resonance: theoretical approach for in vivo studies in small animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Le Bars</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-002-0866-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 140, pp.47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2004.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023833v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated fatty acids and cerebral function: focus on monoaminergic neurotransmission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Durand</w:t>
+                <w:t xml:space="preserve">Displacement of the PET ligand18F-MPPF by the electrically evoked serotonin release in the rat hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Rbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-001-0804-7⟩</w:t>
+              <w:t xml:space="preserve">Synapse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49 (4), pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/syn.10235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683336v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02437128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of dopamine neurotransmission in the nucleus accumbens of rats deficient in n-3 polyunsaturated fatty acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Neither the density nor function of striatal dopamine transporters were influenced by chronic n-3 polyunsaturated fatty acid deficiency in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ercem Kodas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilloteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 321 (1-2), pp.95-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-3940(01)02481-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697599v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic n-3 polyunsaturated fatty acid deficiency alters dopamine vesicle density in the rat frontal cortex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">SIC, an intracerebral beta(+)-range-sensitive probe for radiopharmacology investigations in small laboratory animals: Binding studies with C-11-raclopride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Delpal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Guilloteau</w:t>
+                <w:t xml:space="preserve">F. Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Aïoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Durand</w:t>
+                <w:t xml:space="preserve">P. Laniece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 284, pp.25-28</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43, pp.227-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696603v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic n-3 polyunsaturated fatty acid diet-deficiency acts on dopamine metabolism in the rat frontal cortex: a microdialysis study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">The potential of the β-Microprobe, an intracerebral radiosensitive probe, to monitor the [18F]MPPF binding in the rat dorsal raphe nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hembert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Plenevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29, pp.1237-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-002-0866-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dopamine mesocorticolimbic pathway is affected by deficiency in n-3 polyunsaturated fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphin Delamanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 75 (4), pp.662-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/75.4.662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyunsaturated fatty acids and cerebral function: focus on monoaminergic neurotransmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36 (9), pp.937-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-001-0804-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification of dopamine neurotransmission in the nucleus accumbens of rats deficient in n-3 polyunsaturated fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (1), 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronic n-3 polyunsaturated fatty acid deficiency alters dopamine vesicle density in the rat frontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aïoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284, pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronic n-3 polyunsaturated fatty acid diet-deficiency acts on dopamine metabolism in the rat frontal cortex: a microdialysis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1998, 240, pp.177-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15485,1146 +16093,1146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SB-258585, a 5-HT6 antagonist that blocks serotonin transmission in striatum can induce loss of food motivation and behavioral disturbances in non-human primate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pitoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maulavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT1A biased agonists induce different hemodynamic responses, a pharmacological MRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECNP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain monoamine concentrations in three genetic models of depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIXSIC-Characterisation of a Beta+ Intracerebral Wireless Probe for Functtional Imaging Coupled with Behavioural Studies Performed on Freely Moving Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMIC'2012 World Molecular Imaging Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00869594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical characterization of a wireless radiotracer detection system based on pixalated Silicon for in vivo brain studies in freely moving rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX ième Journée Scientifique BCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00767714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Characterization of a Wireless Radiotracer Detection System Based on Pixelated Silicon for in Vivo Brain Studies in Freely Moving Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anaheim, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00757534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Concept of a Submillimetric Pixellated Silicon Detector for in Vivo Brain Studies in Freely Moving Rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 World Molecular Imaging Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00628952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of a total sleep deprivation on the brain 5-HT1A receptor binding: A pet study with [F-18]MPPF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Lakhdarchaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th CINP Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France. NTERNATIONAL JOURNAL OF NEUROPSYCHOPHARMACOLOGY, 7, pp.S286, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotransmission dopaminergique et nutrition : la déficience alimentaire en acides gras polyinsaturés n-3 modifie le système dopaminergique cortico-limbique chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Marseille, France. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16634,185 +17242,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPSSIC, a beta&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; implantable microprobe for neuroimaging of awake and freely moving rats: first sensor characterization and in vivo imaging simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir El Ketara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Ammour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector (RTSD) Conference (NSS/MIC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSSMICRTSD49126.2023.10338464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPSSIC, a communicating MAPS-based intracerebral positrons probe for deep brain imaging in awake and freely-moving rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gensolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16861,1917 +17469,1917 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Protoroz, Slovenia. pp.09002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202022509002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and disassembly of alpha-synuclein fibrils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Quadrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Alzheimer’s &amp; Parkinson’s diseases (AD/PD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Vienne, Austria. pp.1412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate-forme d’imagerie préclinique AnimAge du CERMEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gualda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès National d'Imagerie du Vivant (CNIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo evaluation of a hybrid nanoparticle for molecular imaging of amyloid aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th annual meeting of the European Society for Molecular Imaging (ESMI) - European Molecular Imaging Meeting (EMIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A screening assay in the search of an alpha-synuclein PET radioligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Molecular Imaging Congress (WMIC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A screening assay in the search of an alpha-synuclein PET radioligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th annual meeting of the European Society for Molecular Imaging (ESMI) - European Molecular Imaging Meeting (EMIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of the wireless radiosensitive intracerebral probe PIXSIC to monitor PET radiotracers in anaesthetized and awake rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Genoux</w:t>
+                <w:t xml:space="preserve">PIXSIC, a wireless radiosensitive intracerebral probe to monitor PET radiotracers in anaesthetized and awake rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gisquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMIC'2013, World Molecular Imaging Congress, Savannah, Georgia, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Savannah, Georgia, United States</w:t>
+              <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01069277v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXSIC, a wireless radiosensitive intracerebral probe to monitor PET radiotracers in anaesthetized and awake rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Gisquet</w:t>
+                <w:t xml:space="preserve">Initial evaluation of [18F]F13714, a novel 5-HT1A receptor agonist in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alagille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948325v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial evaluation of [18F]F13714, a novel 5-HT1A receptor agonist in non-human primates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">A post-mortem study to compare the 5-HT1A receptor binding of a PET agonist and a PET antagonist in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Alagille</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Streichenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Newman-Tancredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948404v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical evaluation of serotonin 5-HT6 receptor radioligands for PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A post-mortem study to compare the 5-HT1A receptor binding of a PET agonist and a PET antagonist in Alzheimer's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Radiosynthesis and radiopharmacological evaluation of fluorinated PET radioligands for the 5-HT6 receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Society of Nuclear Medicine Congress 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948356v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiosynthesis and radiopharmacological evaluation of fluorinated PET radioligands for the 5-HT6 receptors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential of the wireless radiosensitive intracerebral probe PIXSIC to monitor PET radiotracers in anaesthetized and awake rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Genoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Nuclear Medicine Congress 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.326</w:t>
+              <w:t xml:space="preserve">WMIC'2013, World Molecular Imaging Congress, Savannah, Georgia, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Savannah, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948473v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01069277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-atlas based method for automated anatomical rat brain MRI segmentation and extraction of PET kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Functional Neuroreceptor Mapping of the Living Brain (NRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Baltimore, United States. pp.S171-S172</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830156v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-atlas based method for automated anatomical rat brain MRI segmentation and extraction of PET kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Functional Neuroreceptor Mapping of the Living Brain (NRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Baltimore, United States. pp.S171-S172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828672v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANIMAGE project: a multimodal imaging platform for small animal research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sappey-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Billotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chereul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Imaging Technologies in Biomedical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUFA and cerebral function: focus on monoaminergic neurotransmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PUFA in Maternal and Child Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId591"/>
+      <w:footerReference w:type="default" r:id="rId611"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18918,51 +19526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914119v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2024.110267" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545093v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redoute" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gardier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.70015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5c00342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105777" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2024.07.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Megard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Gallo Blandin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JMDH.S481398" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Jules Laforgue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelerin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portier-Feunteun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04811333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2024.104086" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Dessus-Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1395867" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2024.129933" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2024.108942" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananch&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1341160" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Ketara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Agnese" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ammour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouvard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Clausse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169456" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Y Depoort&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Mccreary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Varney" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00210-024-03323-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prunier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1213941" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoortere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2023.103497" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01027-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-06103-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.3c00036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueguen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;axel Laplaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1004795" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2023.2278635" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772913v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mouly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab376" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221128963" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.865140" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Escal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fourier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Formaglio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10714-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Razakarivony" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01119-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.12.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charv&#233;riat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.12.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demarquay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12636" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Venet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109139" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107867" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160725v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108273" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00835" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305453v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04473-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalande" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abel-Coindoz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauchauff&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.05.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00255" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112106v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12978" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9294586" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hansen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Constantinescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Herth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus Magnussen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3692" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00584" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466385v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khoja" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Atenafu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Suciu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leyvraz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz176" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensolen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2881301" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785212v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L. Croze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170857" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955442v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdurand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mendjel-Herda" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00229" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691091v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9165458" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917722v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnefoi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0145-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696767v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baloche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehemed Ouzid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyx102" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952201v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertolone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorokhov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.117" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2017.04.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.06.021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571316v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Yankam Njiwa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16653615" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773095v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1235-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291764v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Daoust" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2015.12.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Yokoyama" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mawatari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Kawasaki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiho Takeda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Onoe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyw079" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13418" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488190v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Redout&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Newman-Tancredi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26633" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.11.042" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLBCD1MF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152905v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alazet S&#233;bastien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmer Luc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billard Thierry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105052v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maerk" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-014-0785-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235714v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2015.00020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colomb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2936-y" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309560v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Thierry Billard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947714v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/09298673113209990215" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-MTZ7JVJR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151171v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128444v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205011666141107154201" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128452v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Slimen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109113" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128433v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Streichenberger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12306" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828326v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZQ7FDBM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948085v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alazet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305179" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00837658v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4483" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847427v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.12.005" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQMLHFLB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847401v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Costa Branquinho" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouteiller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.004" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7J0JRMN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847412v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Barcelos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tholance" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grousson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret-Liaudet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-012-9810-1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847462v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aznavour" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benkelfat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliaga" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosa-Neto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0891-1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X5V69MN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630188v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia El Hage" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rappeneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Eti&#233;vant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scarna" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043535" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797786v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descarries" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wmts.11" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185484v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bougarel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2218-3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BA8B28ED0F01A4C8ECBF0B9E0A094547BEE0F71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904261v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Popa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1461145711000605" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391087v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Boulberdaa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen Turkeri" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoji Urayama" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Dormishian" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Szatkowski" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.222323" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475580v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemoine" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vacher" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-009-1274-y" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2B54R46Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397792v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;rod" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.01.008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B4JKR45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303724v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Assi&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissame Mnie-Filali" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ravailhe" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Benas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marien" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2009.02.001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNTM3JXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443483v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truchot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383930v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riad" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2007.11.024" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJZWT2DL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002294v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrippolito" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.107.050047" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443461v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sempere Roldan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dietzel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Magnier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.143" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNB3HMK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443228v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rbah" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015570v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-007-0475-5" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7SFQBKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443482v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383929v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aznavour" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Riad" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.08.012" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HZVW389-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383926v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne L&#233;ger" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Buda" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sastre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2006.01.006" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37M3WMV6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025341v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurden" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.858216" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443227v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Desbr&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383924v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zimmer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Riad" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rbah" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belkacem-Kahlouli" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bars" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.03.020" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883295v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sappey-Marinier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billotey" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chereul" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.03.092" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD176XB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025780v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.03.029" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q79FH72-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437128v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syn.10235" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PKVZBVK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675380v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantagrel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breton" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Delamanche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/75.4.662" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013611v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassoun" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laniece" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675958v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercem Kodas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)02481-8" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR7TN9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023833v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plenevaux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-002-0866-6" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22CVLVJ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683336v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilloteau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durand" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0804-7" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K1VPN81-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697599v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696603v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697597v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hembert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Breton" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983922v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273484v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401071v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869594v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767714v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757534v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628952v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maerk" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougeron" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351542v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Lakhdarchaouche" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faivre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840396v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381878v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Ketara" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Agnese" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ammour" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudot" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10338464" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458778v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022509002" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466122v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#233;rault" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285493v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gualda" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207666v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadcard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207698v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207682v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069277v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948325v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gisquet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948404v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tavares" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barret" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morley" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alagille" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948359v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colomb" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948356v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Streichenberger" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948473v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830156v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hammers" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828672v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763821v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840465v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545093v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redoute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236266v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gardier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.70015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5c00342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2024.110267" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04811333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2024.104086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110970" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Jules Laforgue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portier-Feunteun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Megard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Gallo Blandin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JMDH.S481398" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Dessus-Gilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1395867" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2024.108942" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2024.129933" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Ketara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Agnese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ammour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouvard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Clausse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169456" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananch&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1341160" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Y Depoort&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Mccreary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Varney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00210-024-03323-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prunier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2024.07.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1213941" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoortere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2023.103497" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-06103-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01027-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.3c00036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueguen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;axel Laplaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1004795" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2023.2278635" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772913v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mouly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab376" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221128963" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.865140" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Escal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fourier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Formaglio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10714-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.12.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charv&#233;riat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.12.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799225v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demarquay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12636" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763118v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Venet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109139" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Razakarivony" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01119-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00835" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04473-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108273" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107867" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalande" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abel-Coindoz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauchauff&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.05.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112106v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12978" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310324v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00255" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9294586" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hansen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Constantinescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Herth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus Magnussen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3692" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00584" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466385v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khoja" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Atenafu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Suciu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leyvraz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz176" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensolen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2881301" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691091v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdurand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9165458" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955442v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mendjel-Herda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00229" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnefoi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0145-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696767v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baloche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehemed Ouzid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyx102" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952201v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertolone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorokhov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.117" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785212v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L. Croze" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170857" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.06.021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571316v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Yankam Njiwa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16653615" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773095v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1235-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2017.04.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291764v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Daoust" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2015.12.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Yokoyama" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mawatari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Kawasaki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiho Takeda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Onoe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyw079" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488190v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Redout&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Newman-Tancredi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26633" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488034v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13418" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.11.042" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLBCD1MF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152905v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alazet S&#233;bastien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmer Luc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billard Thierry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105052v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maerk" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-014-0785-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235714v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2015.00020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colomb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2936-y" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151171v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947714v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/09298673113209990215" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-MTZ7JVJR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309560v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Thierry Billard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128433v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Streichenberger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12306" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128444v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205011666141107154201" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128452v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Slimen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109113" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947703v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revneuro-2014-0003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947697v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colomb" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forcellini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buisson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2014.01.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B2VTZTF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948085v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alazet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305179" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00837658v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4483" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847427v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.12.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQMLHFLB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847401v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Costa Branquinho" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouteiller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7J0JRMN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847412v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Barcelos" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tholance" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grousson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret-Liaudet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-012-9810-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828326v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZQ7FDBM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797979v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aznavour" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cendres-Bozzi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemoine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buda" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sastre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12009" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821174v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemoine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vacher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.111.101212" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847462v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benkelfat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliaga" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosa-Neto" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0891-1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X5V69MN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630188v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia El Hage" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rappeneau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Eti&#233;vant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scarna" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043535" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821153v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luxen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.12.037" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84BQ7T5C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797786v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descarries" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wmts.11" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185484v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bougarel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2218-3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BA8B28ED0F01A4C8ECBF0B9E0A094547BEE0F71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904261v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Popa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1461145711000605" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391087v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Boulberdaa" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen Turkeri" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoji Urayama" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Dormishian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Szatkowski" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.222323" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475580v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-009-1274-y" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2B54R46Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397792v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;rod" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.01.008" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B4JKR45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303724v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Assi&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissame Mnie-Filali" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ravailhe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Benas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2009.02.001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNTM3JXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383930v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riad" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2007.11.024" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJZWT2DL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443483v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truchot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002294v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrippolito" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.107.050047" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015570v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rbah" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-007-0475-5" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7SFQBKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443482v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443461v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sempere Roldan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dietzel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Magnier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.143" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNB3HMK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443228v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383929v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aznavour" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Riad" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.08.012" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HZVW389-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383926v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne L&#233;ger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Buda" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sastre" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2006.01.006" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37M3WMV6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443227v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Desbr&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurden" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025341v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.858216" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383924v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zimmer" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Riad" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rbah" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belkacem-Kahlouli" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bars" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.03.020" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883295v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sappey-Marinier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billotey" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chereul" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.03.092" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD176XB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025780v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.03.029" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q79FH72-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437128v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syn.10235" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PKVZBVK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675958v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercem Kodas" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)02481-8" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR7TN9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013611v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassoun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laniece" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023833v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plenevaux" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-002-0866-6" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22CVLVJ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675380v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantagrel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breton" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Delamanche" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/75.4.662" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683336v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilloteau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durand" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0804-7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K1VPN81-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697599v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696603v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697597v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hembert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Breton" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983922v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273484v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401071v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869594v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767714v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757534v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628952v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maerk" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougeron" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351542v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Lakhdarchaouche" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faivre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840396v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381878v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Ketara" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Agnese" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ammour" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10338464" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458778v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022509002" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466122v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#233;rault" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285493v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gualda" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207666v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadcard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207698v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207682v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948325v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gisquet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948404v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tavares" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barret" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morley" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alagille" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948356v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Streichenberger" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948359v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948473v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069277v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828672v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hammers" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830156v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763821v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840465v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>