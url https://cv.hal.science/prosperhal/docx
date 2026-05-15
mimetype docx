--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -81,8507 +81,8507 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (125)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (126)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET imaging of functional 5-HT1A receptors with [18F]F13640: From PET kinetics modeling to static Standardized Uptake Values Ratio</w:t>
+                <w:t xml:space="preserve">Longitudinal PET Imaging of the Effects of a D 2 Dopamine Receptor Antisense Oligonucleotide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fatima Cheataini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 310, pp.121110. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.6c00115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545093v1</w:t>
+                <w:t xml:space="preserve">hal-05608249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental and clinical pharmacology for a new psychiatry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Serotonin 5-HT1A receptor biased agonists: The challenge of translating an innovative neuropharmacological concept into therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Gardier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.70015⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 265, pp.110267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2024.110267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236266v1</w:t>
+                <w:t xml:space="preserve">hal-04914119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Neuroimaging for the PK/PD Profile of NLX-204: A Biased 5-HT 1A Receptor Agonist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violette Richin</w:t>
+                <w:t xml:space="preserve">PET imaging of functional 5-HT1A receptors with [18F]F13640: From PET kinetics modeling to static Standardized Uptake Values Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+                <w:t xml:space="preserve">Inés Mérida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Daligault</w:t>
+                <w:t xml:space="preserve">Jérôme Redoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.5c00342⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 310, pp.121110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137833v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of haemodynamic travelling waves by glial-related vasomotion in a rat model of neuroinflammation: implications for functional neuroimaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamental and clinical pharmacology for a new psychiatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gardier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105777⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.70015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113043v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin 5-HT1A receptor biased agonists: The challenge of translating an innovative neuropharmacological concept into therapeutics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimodal Neuroimaging for the PK/PD Profile of NLX-204: A Biased 5-HT 1A Receptor Agonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Richin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2024.110267⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (14), pp.2738-2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.5c00342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914119v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAY-208466, a 5-HT6 receptor agonist, increases food motivation in primates: A behavioural and PET imaging study opening perspectives in eating disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of haemodynamic travelling waves by glial-related vasomotion in a rat model of neuroinflammation: implications for functional neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Pitoy</w:t>
+                <w:t xml:space="preserve">Louis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Maulavé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Guillaume Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nsa.2024.104086⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116, pp.105777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811333v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SB-258585 reduces food motivation while blocking 5-HT$_6$ receptors in the non-human primate striatum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Météreau</w:t>
+                <w:t xml:space="preserve">Perspectives on obesity imaging: [18F]2FNQ1P a specific 5-HT6 brain PET radiotracer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2024.110970⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-024-01644-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566627v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revisited version of the disputatio for pharmacological training: An educational study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Functional PET Imaging of the Spinal Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.10.016⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.semnuclmed.2024.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805817v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Multidisciplinary Tools for Complex Clinical Psychopharmacology Cases: A Qualitative Study with French Healthcare Professionals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">NMDA antagonist agents for the treatment of symptoms in autism spectrum disorder: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lou Dessus-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Maude Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multidisciplinary Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/JMDH.S481398⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1395867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2024.1395867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04842732v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMDA antagonist agents for the treatment of symptoms in autism spectrum disorder: a systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Maude Geoffray</w:t>
+                <w:t xml:space="preserve">SB-258585 reduces food motivation while blocking 5-HT$_6$ receptors in the non-human primate striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pitoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maulavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2024.1395867⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, pp.110970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2024.110970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04932440v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical investigation of the effect of stress on the binding of [18F]F13640, a 5-HT1A radiopharmaceutical</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toward Multidisciplinary Tools for Complex Clinical Psychopharmacology Cases: A Qualitative Study with French Healthcare Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Megard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Gallo Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2024.108942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multidisciplinary Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 17, pp.6017-6030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/JMDH.S481398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794527v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]RS-127445 radiosynthesis and evaluation as a 5-HT2B receptor PET radiotracer in rat brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+                <w:t xml:space="preserve">A revisited version of the disputatio for pharmacological training: An educational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perle Totoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard-Jules Laforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pelerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Portier-Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2024.129933⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (4), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794525v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of IMIC, an implantable needle-shaped positron sensitive monolithic active pixel sensor for preclinical molecular neuroimaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O Clausse</w:t>
+                <w:t xml:space="preserve">WAY-208466, a 5-HT6 receptor agonist, increases food motivation in primates: A behavioural and PET imaging study opening perspectives in eating disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pitoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maulavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169456⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.104086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nsa.2024.104086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592637v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of factors associated with hospitalization in an outpatient population with mental health conditions: a case–control study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dananché</w:t>
+                <w:t xml:space="preserve">Preclinical investigation of the effect of stress on the binding of [18F]F13640, a 5-HT1A radiopharmaceutical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1341160⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138-139, pp.108942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2024.108942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824949v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacodynamic, pharmacokinetic and rat brain receptor occupancy profile of NLX-112, a highly selective 5-HT 1A receptor biased agonist</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark A Varney</w:t>
+                <w:t xml:space="preserve">[18F]RS-127445 radiosynthesis and evaluation as a 5-HT2B receptor PET radiotracer in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Richin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00210-024-03323-0⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112, pp.129933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2024.129933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932477v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not so paradoxical … Neurobiology of attention deficit–hyperactivity disorder (ADHD) and therapeutic mode of action of psychostimulants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of factors associated with hospitalization in an outpatient population with mental health conditions: a case–control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rolland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rachel Megard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dananché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.09.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1341160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1341160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932443v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Functional PET Imaging of the Spinal Cord</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of IMIC, an implantable needle-shaped positron sensitive monolithic active pixel sensor for preclinical molecular neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S El Ketara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Agnese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.semnuclmed.2024.07.002⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1064, pp.169456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794514v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on obesity imaging: [18F]2FNQ1P a specific 5-HT6 brain PET radiotracer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Not so paradoxical … Neurobiology of attention deficit–hyperactivity disorder (ADHD) and therapeutic mode of action of psychostimulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-024-01644-x⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793046v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single subanesthetic dose of ketamine produces delayed impact on brain [18F]FDG PET imaging and metabolic connectivity in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacodynamic, pharmacokinetic and rat brain receptor occupancy profile of NLX-112, a highly selective 5-HT 1A receptor biased agonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Y Depoortère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C Mccreary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chaib</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mark A Varney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.1213941. </w:t>
+              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 398 (1), pp.991-1002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1213941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00210-024-03323-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528862v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging study of the 5-HT1A receptor biased agonist, NLX-112, in a model of L-DOPA-induced dyskinesia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Depoortere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
+                <w:t xml:space="preserve">Joanes Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2023.103497⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.673-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763124v1</w:t>
+                <w:t xml:space="preserve">hal-04268925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]F13640: a selective agonist PET radiopharmaceutical for imaging functional 5-HT1A receptors in humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Bars</w:t>
+                <w:t xml:space="preserve">Single subanesthetic dose of ketamine produces delayed impact on brain [18F]FDG PET imaging and metabolic connectivity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-022-06103-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1213941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1213941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528816v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed dual holder system for simultaneous rat PET scanning: design and influence on quantification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multimodal imaging study of the 5-HT1A receptor biased agonist, NLX-112, in a model of L-DOPA-induced dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Depoortere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13550-023-01027-9⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.103497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2023.103497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930517v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D-printed dual holder system for simultaneous rat PET scanning: design and influence on quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13550-023-01027-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268925v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positron Emission Tomography for the Discovery of New Drugs in Psychiatry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[18F]F13640: a selective agonist PET radiopharmaceutical for imaging functional 5-HT1A receptors in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.3c00036⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (6), pp.1651-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-022-06103-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528842v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-CD20 therapies in multiple sclerosis: From pathology to the clinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David‐axel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1004795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1004795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent applications of positron emission tomographic (PET) imaging in psychiatric drug discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Positron Emission Tomography for the Discovery of New Drugs in Psychiatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.524-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.3c00036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17460441.2023.2278635⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04815147v1</w:t>
+                <w:t xml:space="preserve">hal-04528842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: A consensus protocol for functional connectivity analysis in the rat brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent applications of positron emission tomographic (PET) imaging in psychiatric drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17460441.2023.2278635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01328-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04917769v1</w:t>
+                <w:t xml:space="preserve">hal-04815147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET metabolic imaging of time-dependent reorganization of olfactory cued fear memory networks in rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+                <w:t xml:space="preserve">Pharmaco-fUS in cognitive impairment: Lessons from a preclinical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Ravel</w:t>
+                <w:t xml:space="preserve">Franck Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (13), pp.2717-2728. </w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (11), pp.1273-1279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhab376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02698811221128963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772913v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaco-fUS in cognitive impairment: Lessons from a preclinical model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PET metabolic imaging of time-dependent reorganization of olfactory cued fear memory networks in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Mouthon</w:t>
+                <w:t xml:space="preserve">Anne-Marie Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02698811221128963⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (13), pp.2717-2728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhab376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763123v1</w:t>
+                <w:t xml:space="preserve">hal-03772913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Local and Long-Range Brain Connectivity and Visual Response in a Genetic Rat Model of Hyperactivity Revealed by Functional Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.865140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative diagnosis interest of NfL and pNfH in CSF and plasma in a context of FTD–ALS spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Escal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Formaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 269 (3), pp.1522-1529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-021-10714-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]F13640, a 5-HT1A Receptor Radiopharmaceutical Sensitive to Brain Serotonin Fluctuations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards in vivo imaging of functionally active 5-HT1A receptors in schizophrenia: concepts and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Redouté</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oriane Razakarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.622423. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.622423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-01119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407570v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical research in psychopharmacology, the current situation and its perspectives. A conversation with Pierre-Michel Llorca</w:t>
+                <w:t xml:space="preserve">Innovative approaches in CNS drug discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mathieu Charvériat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.12.003⟩</w:t>
+              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (2), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549103v1</w:t>
+                <w:t xml:space="preserve">hal-03160773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different alterations of agonist and antagonist binding to 5-HT1A receptor in a rat model of Parkinson's disease and levodopa-induced dyskinesia : a microPET study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+                <w:t xml:space="preserve">Cluster headache: state of the art of pharmacological treatments and therapeutic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genevieve Demarquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (3), pp.1257-1269. </w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Themed series on Neuropharmacology, 35 (3), pp.595-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JPD-212580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407557v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative approaches in CNS drug discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different alterations of agonist and antagonist binding to 5-HT1A receptor in a rat model of Parkinson's disease and levodopa-induced dyskinesia : a microPET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Charvériat</w:t>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lafon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76 (2), pp.101-109. </w:t>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.1257-1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JPD-212580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160773v1</w:t>
+                <w:t xml:space="preserve">hal-03407557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster headache: state of the art of pharmacological treatments and therapeutic perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical research in psychopharmacology, the current situation and its perspectives. A conversation with Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Demarquay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Themed series on Neuropharmacology, 35 (3), pp.595-619. </w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (2), pp.67-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fcp.12636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799225v1</w:t>
+                <w:t xml:space="preserve">hal-03549103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-subject registration and application of the SIGMA rat brain atlas for regional labeling in functional ultrasound imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">[18F]F13640, a 5-HT1A Receptor Radiopharmaceutical Sensitive to Brain Serotonin Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Venet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Mouthon</w:t>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109139⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.622423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.622423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763118v1</w:t>
+                <w:t xml:space="preserve">hal-03407570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards in vivo imaging of functionally active 5-HT1A receptors in schizophrenia: concepts and challenges</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inter-subject registration and application of the SIGMA rat brain atlas for regional labeling in functional ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-01119-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 355, pp.109139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160747v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaco-fUS for Characterizing Drugs for Alzheimer’s Disease – The Case of THN201, a Drug Combination of Donepezil Plus Mefloquine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Pharmacological MRI to investigate the functional selectivity of 5-HT1A receptor biased agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Hamon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00835⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.107867 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160675v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-F13640 PET imaging of functional receptors in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Colom</w:t>
+                <w:t xml:space="preserve">Functional ultrasound imaging to study brain dynamics: Application of pharmaco-fUS to atomoxetine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Gobert</w:t>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-019-04473-7⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.108273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305453v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Estimation of the ntPET Model in Single-Scan Competition PET Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Irace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Mérida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Irace</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2020.00498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional ultrasound imaging to study brain dynamics: Application of pharmaco-fUS to atomoxetine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Pharmaco-fUS for Characterizing Drugs for Alzheimer’s Disease – The Case of THN201, a Drug Combination of Donepezil Plus Mefloquine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, pp.108273. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160725v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">18F-F13640 PET imaging of functional receptors in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Emery</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+                <w:t xml:space="preserve">Frédéric Dailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (1), pp.220-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-019-04473-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035781v1</w:t>
+                <w:t xml:space="preserve">hal-02305453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in Expression of 5-HT6 Receptor at Different Stages of Alzheimer’s Disease: A Postmortem Study with the PET Radiopharmaceutical [18F]2FNQ1P</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (4), pp.1329-1338. </w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-191278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035778v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological MRI to investigate the functional selectivity of 5-HT1A receptor biased agonists</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+                <w:t xml:space="preserve">Change in Expression of 5-HT6 Receptor at Different Stages of Alzheimer’s Disease: A Postmortem Study with the PET Radiopharmaceutical [18F]2FNQ1P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107867⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (4), pp.1329-1338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-191278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490240v1</w:t>
+                <w:t xml:space="preserve">hal-03035778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurisation de la prise en charge médicamenteuse des patients sous antipsychotiques : impact de la collaboration médico-pharmaceutique à la Maison d’Arrêt de Lyon-Corbas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Myelin Radiotracers in the Lysolecithin Rat Model of Focal Demyelination: Beware of Pitfalls!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lalande</w:t>
+                <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Mauchauffée</w:t>
+                <w:t xml:space="preserve">Gaëlle Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.05.008⟩</w:t>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Use of Animal Models in Molecular Imaging, 2019, pp.9294586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/9294586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488422v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET imaging of the influence of physiological and pathological α‐synuclein on dopaminergic and serotonergic neurotransmission in mouse models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+                <w:t xml:space="preserve">Sécurisation de la prise en charge médicamenteuse des patients sous antipsychotiques : impact de la collaboration médico-pharmaceutique à la Maison d’Arrêt de Lyon-Corbas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abel-Coindoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mauchauffée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cns.12978⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.482 - 487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112106v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a Role for Agonist Radiopharmaceuticals in PET Neuroimaging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Myelin Radiotracers in the Lysolecithin Rat Model of Focal Demyelination: Beware of Pitfalls!</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">PET imaging of the influence of physiological and pathological α‐synuclein on dopaminergic and serotonergic neurotransmission in mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/9294586⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.12978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278818v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of [18F]2FP3 in pigs and non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanne Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janus Magnussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (1), pp.34-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jlcr.3692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin 5-HT 1A Receptor Biased Agonists Induce Different Cerebral Metabolic Responses: A [ 18 F]-Fluorodesoxyglucose Positron Emission Tomography Study in Conscious and Anesthetized Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Emery</w:t>
+                <w:t xml:space="preserve">Meta-analysis in metastatic uveal melanoma to determine progression free and overall survival benchmarks: an international rare cancers initiative (IRCI) ocular melanoma study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Khoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. G. Atenafu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leyvraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (8), pp.1370-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdz176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02305418v1</w:t>
+                <w:t xml:space="preserve">hal-02466385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis in metastatic uveal melanoma to determine progression free and overall survival benchmarks: an international rare cancers initiative (IRCI) ocular melanoma study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Sato</w:t>
+                <w:t xml:space="preserve">Serotonin 5-HT 1A Receptor Biased Agonists Induce Different Cerebral Metabolic Responses: A [ 18 F]-Fluorodesoxyglucose Positron Emission Tomography Study in Conscious and Anesthetized Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (7), pp.3108-3119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdz176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02466385v1</w:t>
+                <w:t xml:space="preserve">hal-02305418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPSSIC, a Novel CMOS Intracerebral Positrons Probe for Deep Brain Imaging in Awake and Freely Moving Rats: A Monte Carlo Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ammour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gensolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (3), pp.302-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRPMS.2018.2881301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid-beta radiotracer [18F]BF-227 does not bind to cytoplasmic glial inclusions of post-mortem Multiple System Atrophy brain tissue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone Atmospheric Pollution and Alzheimer’s Disease: From Epidemiological Facts to Molecular Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine L. Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/9165458⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (2), pp.503-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-170857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691091v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico, in Vitro, and in Vivo Evaluation of New Candidates for α-Synuclein PET Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Amyloid-beta radiotracer [18F]BF-227 does not bind to cytoplasmic glial inclusions of post-mortem Multiple System Atrophy brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (8), pp.3153-3166. </w:t>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.8b00229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2018/9165458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955442v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo biased agonism at 5-HT1A receptors: characterisation by simultaneous PET/MR imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+                <w:t xml:space="preserve">In Silico, in Vitro, and in Vivo Evaluation of New Candidates for α-Synuclein PET Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Villien</w:t>
+                <w:t xml:space="preserve">Laurent Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bonnefoi</w:t>
+                <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (11), pp.2310-2319. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.3153-3166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41386-018-0145-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.8b00229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917722v1</w:t>
+                <w:t xml:space="preserve">hal-01955442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in Vitro Actions of Loxapine on Dopaminergic and Serotonergic Receptors. Time to Consider Atypical Classification of This Antipsychotic Drug?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo biased agonism at 5-HT1A receptors: characterisation by simultaneous PET/MR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ferreri</w:t>
+                <w:t xml:space="preserve">Marjorie Villien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Drapier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
+                <w:t xml:space="preserve">Frédéric Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ijnp/pyx102⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (11), pp.2310-2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-018-0145-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696767v1</w:t>
+                <w:t xml:space="preserve">hal-01917722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantable CMOS pixel sensor for positron imaging in rat brain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bautista</w:t>
+                <w:t xml:space="preserve">The in Vitro Actions of Loxapine on Dopaminergic and Serotonergic Receptors. Time to Consider Atypical Classification of This Antipsychotic Drug?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ferreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bertolone</w:t>
+                <w:t xml:space="preserve">Emmanuelle Baloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dorokhov</w:t>
+                <w:t xml:space="preserve">Mehemed Ouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 911, pp.19-24. </w:t>
+              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (4), pp.355-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.09.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ijnp/pyx102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952201v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-F13640 preclinical evaluation in rodent, cat and primate as a 5-HT1A receptor agonist for PET neuroimaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+                <w:t xml:space="preserve">Implantable CMOS pixel sensor for positron imaging in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bertolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dorokhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-018-1672-7⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 911, pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.09.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107028v1</w:t>
+                <w:t xml:space="preserve">hal-01952201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Atmospheric Pollution and Alzheimer’s Disease: From Epidemiological Facts to Molecular Mechanisms</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">18F-F13640 preclinical evaluation in rodent, cat and primate as a 5-HT1A receptor agonist for PET neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (6), pp.2973-2988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-018-1672-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-170857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01785212v1</w:t>
+                <w:t xml:space="preserve">hal-02107028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal 5-HT 1A receptor expression changes in prodromal stages of Alzheimer's disease: Beneficial or deleterious?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contribution of Clinical Neuroimaging to the Understanding of the Pharmacology of Methylphenidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (7), pp.608-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tips.2017.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.06.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689706v1</w:t>
+                <w:t xml:space="preserve">hal-01689783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative longitudinal imaging of activated microglia as a marker of inflammation in the pilocarpine rat model of epilepsy using [ 11 C]-( R )-PK11195 PET and MRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">[11C]PF-3274167 as a PET radiotracer of oxytocin receptors: Radiosynthesis and evaluation in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Karpenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X16653615⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571316v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Reliability of [18F]2FNQ1P in Cynomolgus Monkeys as a PET Radiotracer for Serotonin 5-HT6 Receptors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative longitudinal imaging of activated microglia as a marker of inflammation in the pilocarpine rat model of epilepsy using [ 11 C]-( R )-PK11195 PET and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Metereau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Josiane Yankam Njiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.1251-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X16653615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689720v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity in the rat olfactory cortex is correlated with behavioral response to odor: a microPET study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hippocampal 5-HT 1A receptor expression changes in prodromal stages of Alzheimer's disease: Beneficial or deleterious?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-016-1235-8⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.446-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773095v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Clinical Neuroimaging to the Understanding of the Pharmacology of Methylphenidate</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and Reliability of [18F]2FNQ1P in Cynomolgus Monkeys as a PET Radiotracer for Serotonin 5-HT6 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tips.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689783v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[11C]PF-3274167 as a PET radiotracer of oxytocin receptors: Radiosynthesis and evaluation in rat brain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+                <w:t xml:space="preserve">Activity in the rat olfactory cortex is correlated with behavioral response to odor: a microPET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bouillot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2017.07.008⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 222 (1), pp.577-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-016-1235-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689748v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of amyloid-beta 1–40 and 1–42 fibrils on 5-HT1A serotonin receptors in rat brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Agonist and antagonist bind differently to 5-HT1A recptors during Alzheimer's disease : a post-mortem study with PET radiopharmaceutical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sebti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bonnefoi</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40, pp.11-21. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.88-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2015.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2016.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291764v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmoset Serotonin 5-HT 1A Receptor Mapping with a Biased Agonist PET Probe 18 F-F13714: Comparison with an Antagonist Tracer 18 F-MPPF in Awake and Anesthetized States</w:t>
               </w:r>
@@ -8695,3018 +8695,3018 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective serotonin 5-HT1A receptor biased agonists elicit distinct brain activation patterns: a pharmacoMRI study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential effects of amyloid-beta 1–40 and 1–42 fibrils on 5-HT1A serotonin receptors in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Becker</w:t>
+                <w:t xml:space="preserve">Alexia Daoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bolbos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Newman-Tancredi</w:t>
+                <w:t xml:space="preserve">Anne-Laure Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep26633⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488190v1</w:t>
+                <w:t xml:space="preserve">hal-01291764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Dopamine and Serotonin Systems on MPTP Monkeys: A Longitudinal PET Investigation of Compensatory Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Neumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Ballanger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (5), pp.1577 - 1589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2010-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological agonists for more-targeted CNS radio-pharmaceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (49), pp.80111 - 80112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.13418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microPET comparison of the effects of etifoxine and diazepam on [11C]flumazenil uptake in rat brains</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective serotonin 5-HT1A receptor biased agonists elicit distinct brain activation patterns: a pharmacoMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Newman-Tancredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2015.11.042⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.26633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep26633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01264750v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective trifluoromethylthiolation of heteroaromatic sp2 C-H bonds with the 2nd generation of trifluoromethanesulfenamide reagent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Billard Thierry</w:t>
+                <w:t xml:space="preserve">A microPET comparison of the effects of etifoxine and diazepam on [11C]flumazenil uptake in rat brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 612, pp.74-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2015.11.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152905v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXSIC, a Pixelated β(+)-Sensitive Probe for Radiopharmacological Investigations in Rat Brain: Binding Studies with [(18)F]MPPF.</w:t>
+                <w:t xml:space="preserve">Selective trifluoromethylthiolation of heteroaromatic sp2 C-H bonds with the 2nd generation of trifluoromethanesulfenamide reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Balasse</w:t>
+                <w:t xml:space="preserve">Alazet Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Maerk</w:t>
+                <w:t xml:space="preserve">Zimmer Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Billard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171, pp.78-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105052v1</w:t>
+                <w:t xml:space="preserve">hal-01152905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXSIC: A Wireless Intracerebral Radiosensitive Probe in Freely Moving Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">PIXSIC, a Pixelated β(+)-Sensitive Probe for Radiopharmacological Investigations in Rat Brain: Binding Studies with [(18)F]MPPF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Genoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2310/7290.2015.00020⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-014-0785-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01235714v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical evaluation of [18F]2FNQ1P as the first fluorinated serotonin 5-HT6 radioligand for PET imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">PIXSIC: A Wireless Intracerebral Radiosensitive Probe in Freely Moving Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Genoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-014-2936-y⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (484–489), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2310/7290.2015.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128421v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01235714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic trifluoromethylthiolation of carbonyl compounds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preclinical evaluation of [18F]2FNQ1P as the first fluorinated serotonin 5-HT6 radioligand for PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (3), pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-014-2936-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151171v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET radiotracers for molecular imaging of serotonin 5-HT1A receptors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and pharmacological evaluation of a new series of radiolabeled ligands for 5-HT7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/09298673113209990215⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (4), pp.330-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2014.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947714v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses, radiolabelings and in vitro evaluations of fluorinated PET radioligands of 5-HT6 serotoninergic receptors.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multi-Atlas Based Method for Automated Anatomical Rat Brain MRI Segmentation and Extraction of PET Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Slimen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.0109113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309560v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Postmortem Study to Compare Agonist and Antagonist 5-HT1A Receptor-binding Sites in Alzheimer's Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
+                <w:t xml:space="preserve">Binding of the PET Radiotracer [18F]BF227 Does not Reflect the Presence of Alpha-Synuclein Aggregates in Transgenic Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cns.12306⟩</w:t>
+              <w:t xml:space="preserve">Current Alzheimer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (10), pp.955-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1567205011666141107154201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128433v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of the PET Radiotracer [18F]BF227 Does not Reflect the Presence of Alpha-Synuclein Aggregates in Transgenic Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Postmortem Study to Compare Agonist and Antagonist 5-HT1A Receptor-binding Sites in Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Streichenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Alzheimer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1567205011666141107154201⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (10), pp.930-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128444v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Atlas Based Method for Automated Anatomical Rat Brain MRI Segmentation and Extraction of PET Activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PET radiotracers for molecular imaging of serotonin 5-HT1A receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109113⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.70-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/09298673113209990215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128452v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular imaging of the serotonin 5-HT7 receptors: from autoradiography to positron emission tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Billard</w:t>
+                <w:t xml:space="preserve">Syntheses, radiolabelings and in vitro evaluations of fluorinated PET radioligands of 5-HT6 serotoninergic receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">And Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in the Neurosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.3884-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947703v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and pharmacological evaluation of a new series of radiolabeled ligands for 5-HT7</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrophilic trifluoromethylthiolation of carbonyl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alazet Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zimmer Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (28), pp.8589-8593</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00947697v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-Catalyzed Electrophilic Trifluoromethylthiolation of Terminal Alkynes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Molecular imaging of the serotonin 5-HT7 receptors: from autoradiography to positron emission tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews in the Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (3), pp.357-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/revneuro-2014-0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201305179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00948085v1</w:t>
+                <w:t xml:space="preserve">hal-00947703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wireless beta-microprobe based on pixelated silicon for in vivo brain studies in freely moving rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current status of positron emission tomography radiotracers for serotonin receptors in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/13/4483⟩</w:t>
+              <w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (3-4), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jlcr.3001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00837658v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra high performance liquid chromatography as a tool for the discovery and the analysis of biomarkers of diseases: A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+                <w:t xml:space="preserve">Base-Catalyzed Electrophilic Trifluoromethylthiolation of Terminal Alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (41), pp.10814-10817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201305179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-00847427v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiosynthesis and in vivo evaluation of fluorinated huprine derivates as PET radiotracers of acetylcholinesterase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+                <w:t xml:space="preserve">A wireless beta-microprobe based on pixelated silicon for in vivo brain studies in freely moving rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.004⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.4483 - 4500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/13/4483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00847401v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00837658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of Poor-Grade Subarachnoid Hemorrhage as Determined by Biomarkers of Glucose Cerebral Metabolism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra high performance liquid chromatography as a tool for the discovery and the analysis of biomarkers of diseases: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Denoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12028-012-9810-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 927, pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00847412v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of positron emission tomography radiotracers for serotonin receptors in humans</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Outcome of Poor-Grade Subarachnoid Hemorrhage as Determined by Biomarkers of Glucose Cerebral Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.K. Barcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tholance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perret-Liaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jlcr.3001⟩</w:t>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (2), pp.234-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-012-9810-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00828326v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPTP animal model of Parkinsonism: dopamine cell death or only tyrosine hydroxylase impairment? - A study using PET imaging, autoradiography and immunohistochemistry in the cat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiosynthesis and in vivo evaluation of fluorinated huprine derivates as PET radiotracers of acetylcholinesterase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie da Costa Branquinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aznavour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Sastre</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cns.12009⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (4), pp.554-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797979v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiosynthesis and Preclinical Evaluation of 18F-F13714 as a Fluorinated 5-HT1A Receptor Agonist Radioligand for PET Neuroimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Anxiety Observed in Cocaine Withdrawn Rats Is Associated with Altered Reactivity of the Dorsomedial Prefrontal Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rappeneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Etiévant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Lemoine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+                <w:t xml:space="preserve">Hélène Scarna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.111.101212⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821174v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroPET imaging of 5-HT1A receptors in rat brain: a test-retest [18F]MPPF study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aznavour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benkelfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11772,4318 +11772,4452 @@
                 <w:t xml:space="preserve">⟨10.1007/s00259-008-0891-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Anxiety Observed in Cocaine Withdrawn Rats Is Associated with Altered Reactivity of the Dorsomedial Prefrontal Cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MPTP animal model of Parkinsonism: dopamine cell death or only tyrosine hydroxylase impairment? - A study using PET imaging, autoradiography and immunohistochemistry in the cat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aznavour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia El Hage</w:t>
+                <w:t xml:space="preserve">C. Cendres-Bozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rappeneau</w:t>
+                <w:t xml:space="preserve">L. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Etiévant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Morel</w:t>
+                <w:t xml:space="preserve">C. Buda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Scarna</w:t>
+                <w:t xml:space="preserve">J.-P. Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43535. </w:t>
+              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (11), pp.934-941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cns.12009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630188v1</w:t>
+                <w:t xml:space="preserve">hal-00797979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET radiotracers for molecular imaging in the brain: Past, present and future</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiosynthesis and Preclinical Evaluation of 18F-F13714 as a Fluorinated 5-HT1A Receptor Agonist Radioligand for PET Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Luxen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laëtitia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.12.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (6), pp.969-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.111.101212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821153v1</w:t>
+                <w:t xml:space="preserve">hal-00821174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internalization of serotonin 5‐HT 1A autoreceptors as an imaging biomarker of antidepressant response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
+                <w:t xml:space="preserve">PET radiotracers for molecular imaging in the brain: Past, present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Descarries</w:t>
+                <w:t xml:space="preserve">A. Luxen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Membrane Transport and Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1 (3), pp.239-245. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (2), pp.363-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wmts.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797786v1</w:t>
+                <w:t xml:space="preserve">hal-00821153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of a genetic mouse model of depression in the learned helplessness paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Bougarel</w:t>
+                <w:t xml:space="preserve">Internalization of serotonin 5‐HT 1A autoreceptors as an imaging biomarker of antidepressant response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guitton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Malika El Yacoubi</w:t>
+                <w:t xml:space="preserve">Laurent Descarries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-011-2218-3⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Membrane Transport and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3), pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wmts.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02185484v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic association between helpless trait and depression-related phenotypes: evidence from crossbreeding studies with H/Rouen and NH/Rouen mice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">Behaviour of a genetic mouse model of depression in the learned helplessness paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bougarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 215 (3), pp.595-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-011-2218-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1461145711000605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00904261v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Inactivation of Prokineticin Receptor-1 Leads to Heart and Kidney Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic association between helpless trait and depression-related phenotypes: evidence from crossbreeding studies with H/Rouen and NH/Rouen mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Boulberdaa</w:t>
+                <w:t xml:space="preserve">Daniela Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulen Turkeri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Szatkowski</w:t>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.110.222323⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (3), pp.363-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1461145711000605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391087v1</w:t>
+                <w:t xml:space="preserve">hal-00904261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]F15599, a novel 5-HT1A receptor agonist, as a radioligand for PET neuroimaging.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Vacher</w:t>
+                <w:t xml:space="preserve">Genetic Inactivation of Prokineticin Receptor-1 Leads to Heart and Kidney Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Boulberdaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulen Turkeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoji Urayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Bars</w:t>
+                <w:t xml:space="preserve">Mojdeh Dormishian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Szatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-009-1274-y⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (4), pp.842-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.110.222323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00475580v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of amyloid-beta peptides on the serotoninergic 5-HT(1A) receptors in the rat hippocampus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">[18F]F15599, a novel 5-HT1A receptor agonist, as a radioligand for PET neuroimaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bérod</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Elodie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (1), pp.103-114. </w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.594-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2009.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00259-009-1274-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397792v1</w:t>
+                <w:t xml:space="preserve">hal-00475580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F15063, a potential antipsychotic with dopamine D2/D3 receptor antagonist, 5-HT1A receptor agonist and dopamine D4 receptor partial agonist properties: Influence on neuronal firing and neurotransmitter release</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of amyloid-beta peptides on the serotoninergic 5-HT(1A) receptors in the rat hippocampus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Assié</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Bérod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2009.02.001⟩</w:t>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (1), pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303724v1</w:t>
+                <w:t xml:space="preserve">hal-00397792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unchanged density of 5-HT1A autoreceptors on the plasma membrane of nucleus raphe dorsalis neurons in rats chronically treated with fluoxetine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">F15063, a potential antipsychotic with dopamine D2/D3 receptor antagonist, 5-HT1A receptor agonist and dopamine D4 receptor partial agonist properties: Influence on neuronal firing and neurotransmitter release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissame Mnie-Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ravailhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Benas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Riad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Zimmer</w:t>
+                <w:t xml:space="preserve">Marc Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2007.11.024⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 607 (1-3), pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2009.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383930v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distinct [18F]MPPF PET profile in amnestic mild cognitive impairment compared to mild Alzheimer's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unchanged density of 5-HT1A autoreceptors on the plasma membrane of nucleus raphe dorsalis neurons in rats chronically treated with fluoxetine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Rbah-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Truchot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">M. Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aznavour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 151 (3), pp.692-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2007.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443483v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of a radiosensitive intracerebral probe to monitor 18F-MPPF binding in mouse hippocampus in vivo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A distinct [18F]MPPF PET profile in amnestic mild cognitive impairment compared to mild Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Godart</w:t>
+                <w:t xml:space="preserve">L. Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Mastrippolito</w:t>
+                <w:t xml:space="preserve">B. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (40), pp.(1251-6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002294v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous in vivo magnetic resonance imaging and radioactive measurements with the β-MicroProbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">The potential of a radiosensitive intracerebral probe to monitor 18F-MPPF binding in mouse hippocampus in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desbrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rbah</w:t>
+                <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-007-0475-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (7), pp.1155-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.107.050047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03015570v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-regulation of hippocampal serotonin metabolism in mild cognitive impairment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Le Bars</w:t>
+                <w:t xml:space="preserve">Simultaneous in vivo Magnetic Resonance Imaging and Radioactive Measurements by the B-MicroProbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 69 (10), pp.(1012-7)</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (11), pp.1868-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443482v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raytest ClearPET, a new generation small animal PET scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Sempere Roldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chereul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Dietzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 571 (1-2), pp.498-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous in vivo Magnetic Resonance Imaging and Radioactive Measurements by the B-MicroProbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Simultaneous in vivo magnetic resonance imaging and radioactive measurements with the β-MicroProbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desbrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 34 (11), pp.1868-72</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 34 (11), pp.1868-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-007-0475-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443228v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PET imaging study of 5-HT1A receptors in cat brain after acute and chronic fluoxetine treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Up-regulation of hippocampal serotonin metabolism in mild cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (10), pp.(1012-7)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05383929v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of in vivo and in vitro neuroimaging of 5-HT1A receptor binding sites in the cat brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">A PET imaging study of 5-HT1A receptors in cat brain after acute and chronic fluoxetine treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aznavour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Rbah-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Riad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucienne Léger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sastre</w:t>
+                <w:t xml:space="preserve">Anthonin Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2006.01.006⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (3), pp.834-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2006.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383926v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multimodality system for quantitative in vivo studies in small animals: combination of nuclear magnetic resonance and the radiosensitive beta-MicroProbe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of in vivo and in vitro neuroimaging of 5-HT1A receptor binding sites in the cat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aznavour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Rbah-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Desbré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Grenier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (3), pp.226-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2006.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443227v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multimodality system for quantitative in vivo studies in small animals: combination of nuclear magnetic resonance and the radiosensitive$\beta$-MicroProbe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new multimodality system for quantitative in vivo studies in small animals: combination of nuclear magnetic resonance and the radiosensitive beta-MicroProbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Desbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Desbree</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 52, pp.1281-1287. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 52 (5), pp.1281-1287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025341v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward brain imaging of serotonin 5-HT1A autoreceptor internalization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new multimodality system for quantitative in vivo studies in small animals: combination of nuclear magnetic resonance and the radiosensitive$\beta$-MicroProbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Riad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D Le Bars</w:t>
+                <w:t xml:space="preserve">A. Desbree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.03.020⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52, pp.1281-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2005.858216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383924v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANIMAGE project: a multimodal imaging platform for small animal research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward brain imaging of serotonin 5-HT1A autoreceptor internalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Riad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sappey-Marinier</w:t>
+                <w:t xml:space="preserve">A Belkacem-Kahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Beuf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Dupuy</w:t>
+                <w:t xml:space="preserve">D Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2004.03.092⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (3), pp.1421-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01883295v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the radiosensitive Beta MicroProbe to Nuclear Magnetic Resonance: theoretical approach for in vivo studies in small animals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Pinot</w:t>
+                <w:t xml:space="preserve">The ANIMAGE project: a multimodal imaging platform for small animal research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sappey-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Billotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chereul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2004.03.029⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 527, pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2004.03.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025780v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Displacement of the PET ligand18F-MPPF by the electrically evoked serotonin release in the rat hippocampus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining the radiosensitive Beta MicroProbe to Nuclear Magnetic Resonance: theoretical approach for in vivo studies in small animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synapse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 140, pp.47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2004.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/syn.10235⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02437128v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neither the density nor function of striatal dopamine transporters were influenced by chronic n-3 polyunsaturated fatty acid deficiency in rodents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Displacement of the PET ligand18F-MPPF by the electrically evoked serotonin release in the rat hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Rbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ercem Kodas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vincent Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0304-3940(01)02481-8⟩</w:t>
+              <w:t xml:space="preserve">Synapse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49 (4), pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/syn.10235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675958v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02437128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIC, an intracerebral beta(+)-range-sensitive probe for radiopharmacology investigations in small laboratory animals: Binding studies with C-11-raclopride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Zimmer</w:t>
+                <w:t xml:space="preserve">The dopamine mesocorticolimbic pathway is affected by deficiency in n-3 polyunsaturated fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hassoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Laniece</w:t>
+                <w:t xml:space="preserve">Séraphin Delamanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 75 (4), pp.662-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/75.4.662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013611v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of the β-Microprobe, an intracerebral radiosensitive probe, to monitor the [18F]MPPF binding in the rat dorsal raphe nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mauger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Plenevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29, pp.1237-1247. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-002-0866-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-002-0866-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dopamine mesocorticolimbic pathway is affected by deficiency in n-3 polyunsaturated fatty acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+                <w:t xml:space="preserve">SIC, an intracerebral beta(+)-range-sensitive probe for radiopharmacology investigations in small laboratory animals: Binding studies with C-11-raclopride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cantagrel</w:t>
+                <w:t xml:space="preserve">F. Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séraphin Delamanche</w:t>
+                <w:t xml:space="preserve">P. Laniece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43, pp.227-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675380v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated fatty acids and cerebral function: focus on monoaminergic neurotransmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neither the density nor function of striatal dopamine transporters were influenced by chronic n-3 polyunsaturated fatty acid deficiency in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ercem Kodas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chalon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-001-0804-7⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 321 (1-2), pp.95-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-3940(01)02481-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683336v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of dopamine neurotransmission in the nucleus accumbens of rats deficient in n-3 polyunsaturated fatty acids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+                <w:t xml:space="preserve">Polyunsaturated fatty acids and cerebral function: focus on monoaminergic neurotransmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36 (9), pp.937-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-001-0804-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697599v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic n-3 polyunsaturated fatty acid deficiency alters dopamine vesicle density in the rat frontal cortex</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aïoun</w:t>
+                <w:t xml:space="preserve">Modification of dopamine neurotransmission in the nucleus accumbens of rats deficient in n-3 polyunsaturated fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Durand</w:t>
+                <w:t xml:space="preserve">Sylvie Bodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 284, pp.25-28</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (1), 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696603v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic n-3 polyunsaturated fatty acid diet-deficiency acts on dopamine metabolism in the rat frontal cortex: a microdialysis study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Chronic n-3 polyunsaturated fatty acid deficiency alters dopamine vesicle density in the rat frontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hembert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+                <w:t xml:space="preserve">Serge Delpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aïoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284, pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronic n-3 polyunsaturated fatty acid diet-deficiency acts on dopamine metabolism in the rat frontal cortex: a microdialysis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1998, 240, pp.177-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16093,1146 +16227,1146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SB-258585, a 5-HT6 antagonist that blocks serotonin transmission in striatum can induce loss of food motivation and behavioral disturbances in non-human primate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pitoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maulavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT1A biased agonists induce different hemodynamic responses, a pharmacological MRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECNP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain monoamine concentrations in three genetic models of depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIXSIC-Characterisation of a Beta+ Intracerebral Wireless Probe for Functtional Imaging Coupled with Behavioural Studies Performed on Freely Moving Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMIC'2012 World Molecular Imaging Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00869594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical characterization of a wireless radiotracer detection system based on pixalated Silicon for in vivo brain studies in freely moving rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX ième Journée Scientifique BCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00767714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Characterization of a Wireless Radiotracer Detection System Based on Pixelated Silicon for in Vivo Brain Studies in Freely Moving Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anaheim, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00757534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Concept of a Submillimetric Pixellated Silicon Detector for in Vivo Brain Studies in Freely Moving Rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 World Molecular Imaging Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00628952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of a total sleep deprivation on the brain 5-HT1A receptor binding: A pet study with [F-18]MPPF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Lakhdarchaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th CINP Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France. NTERNATIONAL JOURNAL OF NEUROPSYCHOPHARMACOLOGY, 7, pp.S286, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotransmission dopaminergique et nutrition : la déficience alimentaire en acides gras polyinsaturés n-3 modifie le système dopaminergique cortico-limbique chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Marseille, France. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17242,2144 +17376,2144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPSSIC, a beta&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; implantable microprobe for neuroimaging of awake and freely moving rats: first sensor characterization and in vivo imaging simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir El Ketara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Agnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Ammour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector (RTSD) Conference (NSS/MIC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSSMICRTSD49126.2023.10338464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPSSIC, a communicating MAPS-based intracerebral positrons probe for deep brain imaging in awake and freely-moving rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gensolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Protoroz, Slovenia. pp.09002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202022509002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and disassembly of alpha-synuclein fibrils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Quadrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Alzheimer’s &amp; Parkinson’s diseases (AD/PD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Vienne, Austria. pp.1412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate-forme d’imagerie préclinique AnimAge du CERMEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gualda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès National d'Imagerie du Vivant (CNIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo evaluation of a hybrid nanoparticle for molecular imaging of amyloid aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th annual meeting of the European Society for Molecular Imaging (ESMI) - European Molecular Imaging Meeting (EMIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A screening assay in the search of an alpha-synuclein PET radioligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Molecular Imaging Congress (WMIC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A screening assay in the search of an alpha-synuclein PET radioligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mendjel-Herda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th annual meeting of the European Society for Molecular Imaging (ESMI) - European Molecular Imaging Meeting (EMIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXSIC, a wireless radiosensitive intracerebral probe to monitor PET radiotracers in anaesthetized and awake rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Gisquet</w:t>
+                <w:t xml:space="preserve">Potential of the wireless radiosensitive intracerebral probe PIXSIC to monitor PET radiotracers in anaesthetized and awake rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Genoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">WMIC'2013, World Molecular Imaging Congress, Savannah, Georgia, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Savannah, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948325v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01069277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial evaluation of [18F]F13714, a novel 5-HT1A receptor agonist in non-human primates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PIXSIC, a wireless radiosensitive intracerebral probe to monitor PET radiotracers in anaesthetized and awake rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Morley</w:t>
+                <w:t xml:space="preserve">L. Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alagille</w:t>
+                <w:t xml:space="preserve">P. Gisquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948404v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A post-mortem study to compare the 5-HT1A receptor binding of a PET agonist and a PET antagonist in Alzheimer's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Initial evaluation of [18F]F13714, a novel 5-HT1A receptor agonist in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Newman-Tancredi</w:t>
+                <w:t xml:space="preserve">O. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alagille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948356v1</w:t>
+                <w:t xml:space="preserve">hal-00948404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical evaluation of serotonin 5-HT6 receptor radioligands for PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Colomb</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiosynthesis and radiopharmacological evaluation of fluorinated PET radioligands for the 5-HT6 receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">A post-mortem study to compare the 5-HT1A receptor binding of a PET agonist and a PET antagonist in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Streichenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Colomb</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Newman-Tancredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Nuclear Medicine Congress 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.326</w:t>
+              <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948473v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of the wireless radiosensitive intracerebral probe PIXSIC to monitor PET radiotracers in anaesthetized and awake rat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiosynthesis and radiopharmacological evaluation of fluorinated PET radioligands for the 5-HT6 receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMIC'2013, World Molecular Imaging Congress, Savannah, Georgia, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Savannah, Georgia, United States</w:t>
+              <w:t xml:space="preserve">Society of Nuclear Medicine Congress 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01069277v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-atlas based method for automated anatomical rat brain MRI segmentation and extraction of PET kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Functional Neuroreceptor Mapping of the Living Brain (NRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Baltimore, United States. pp.S171-S172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828672v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-atlas based method for automated anatomical rat brain MRI segmentation and extraction of PET kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Functional Neuroreceptor Mapping of the Living Brain (NRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Baltimore, United States. pp.S171-S172</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830156v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANIMAGE project: a multimodal imaging platform for small animal research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sappey-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Billotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chereul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Imaging Technologies in Biomedical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUFA and cerebral function: focus on monoaminergic neurotransmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PUFA in Maternal and Child Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId611"/>
+      <w:footerReference w:type="default" r:id="rId615"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19526,51 +19660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545093v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redoute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236266v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gardier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.70015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5c00342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2024.110267" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04811333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2024.104086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110970" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Jules Laforgue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portier-Feunteun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Megard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Gallo Blandin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JMDH.S481398" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Dessus-Gilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1395867" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2024.108942" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2024.129933" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Ketara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Agnese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ammour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouvard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Clausse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169456" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananch&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1341160" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Y Depoort&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Mccreary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Varney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00210-024-03323-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prunier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2024.07.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1213941" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoortere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2023.103497" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-06103-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01027-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.3c00036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueguen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;axel Laplaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1004795" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2023.2278635" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772913v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mouly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab376" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221128963" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.865140" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Escal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fourier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Formaglio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10714-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.12.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charv&#233;riat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.12.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799225v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demarquay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12636" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763118v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Venet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109139" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Razakarivony" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01119-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00835" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04473-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108273" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107867" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalande" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abel-Coindoz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauchauff&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.05.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112106v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12978" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310324v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00255" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9294586" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hansen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Constantinescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Herth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus Magnussen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3692" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00584" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466385v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khoja" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Atenafu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Suciu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leyvraz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz176" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensolen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2881301" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691091v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdurand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9165458" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955442v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mendjel-Herda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00229" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnefoi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0145-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696767v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baloche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehemed Ouzid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyx102" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952201v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertolone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorokhov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.117" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785212v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L. Croze" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170857" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.06.021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571316v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Yankam Njiwa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16653615" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773095v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1235-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2017.04.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291764v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Daoust" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2015.12.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Yokoyama" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mawatari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Kawasaki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiho Takeda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Onoe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyw079" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488190v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Redout&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Newman-Tancredi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26633" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488034v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13418" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.11.042" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLBCD1MF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152905v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alazet S&#233;bastien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmer Luc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billard Thierry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105052v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maerk" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-014-0785-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235714v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2015.00020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colomb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2936-y" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151171v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947714v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/09298673113209990215" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-MTZ7JVJR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309560v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Thierry Billard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128433v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Streichenberger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12306" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128444v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205011666141107154201" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128452v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Slimen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109113" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947703v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revneuro-2014-0003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947697v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colomb" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forcellini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buisson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2014.01.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B2VTZTF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948085v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alazet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305179" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00837658v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4483" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847427v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.12.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQMLHFLB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847401v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Costa Branquinho" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouteiller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7J0JRMN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847412v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Barcelos" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tholance" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grousson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret-Liaudet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-012-9810-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828326v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZQ7FDBM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797979v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aznavour" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cendres-Bozzi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemoine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buda" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sastre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12009" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821174v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemoine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vacher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.111.101212" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847462v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benkelfat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliaga" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosa-Neto" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0891-1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X5V69MN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630188v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia El Hage" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rappeneau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Eti&#233;vant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scarna" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043535" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821153v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luxen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.12.037" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84BQ7T5C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797786v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descarries" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wmts.11" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185484v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bougarel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2218-3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BA8B28ED0F01A4C8ECBF0B9E0A094547BEE0F71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904261v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Popa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1461145711000605" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391087v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Boulberdaa" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen Turkeri" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoji Urayama" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Dormishian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Szatkowski" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.222323" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475580v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-009-1274-y" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2B54R46Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397792v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;rod" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.01.008" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B4JKR45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303724v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Assi&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissame Mnie-Filali" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ravailhe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Benas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2009.02.001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNTM3JXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383930v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riad" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2007.11.024" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJZWT2DL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443483v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truchot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002294v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrippolito" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.107.050047" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015570v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rbah" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-007-0475-5" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7SFQBKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443482v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443461v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sempere Roldan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dietzel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Magnier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.143" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNB3HMK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443228v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383929v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aznavour" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Riad" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.08.012" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HZVW389-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383926v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne L&#233;ger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Buda" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sastre" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2006.01.006" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37M3WMV6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443227v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Desbr&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurden" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025341v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.858216" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383924v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zimmer" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Riad" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rbah" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belkacem-Kahlouli" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bars" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.03.020" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883295v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sappey-Marinier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billotey" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chereul" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.03.092" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD176XB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025780v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.03.029" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q79FH72-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437128v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syn.10235" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PKVZBVK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675958v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercem Kodas" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)02481-8" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR7TN9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013611v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassoun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laniece" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023833v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plenevaux" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-002-0866-6" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22CVLVJ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675380v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantagrel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breton" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Delamanche" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/75.4.662" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683336v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilloteau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durand" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0804-7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K1VPN81-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697599v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696603v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697597v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hembert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Breton" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983922v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273484v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401071v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869594v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767714v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757534v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628952v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maerk" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougeron" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351542v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Lakhdarchaouche" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faivre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840396v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381878v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Ketara" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Agnese" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ammour" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10338464" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458778v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022509002" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466122v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#233;rault" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285493v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gualda" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207666v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadcard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207698v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207682v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948325v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gisquet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948404v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tavares" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barret" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morley" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alagille" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948356v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Streichenberger" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948359v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948473v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069277v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828672v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hammers" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830156v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763821v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840465v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cheataini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6c00115" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2024.110267" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redoute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gardier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.70015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5c00342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105777" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01644-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.semnuclmed.2024.07.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Dessus-Gilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1395867" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110970" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Megard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Gallo Blandin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JMDH.S481398" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Jules Laforgue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Portier-Feunteun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04811333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2024.104086" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2024.108942" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2024.129933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananch&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1341160" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Ketara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Agnese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ammour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouvard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Clausse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169456" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Y Depoort&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Mccreary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Varney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00210-024-03323-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528862v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1213941" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoortere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2023.103497" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01027-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-06103-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;axel Laplaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1004795" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.3c00036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815147v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2023.2278635" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221128963" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mouly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab376" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.865140" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Escal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fourier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Formaglio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10714-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Razakarivony" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01119-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160773v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charv&#233;riat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.12.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Demarquay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12636" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549103v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763118v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Venet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107867" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108273" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00835" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dailler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04473-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9294586" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalande" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abel-Coindoz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauchauff&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.05.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310324v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00255" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112106v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12978" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02109621v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hansen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Constantinescu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Herth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus Magnussen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3692" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466385v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khoja" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Atenafu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Suciu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leyvraz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sato" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz176" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305418v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00584" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165345v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensolen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2018.2881301" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785212v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L. Croze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170857" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691091v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdurand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9165458" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955442v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mendjel-Herda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00229" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnefoi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0145-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baloche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehemed Ouzid" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyx102" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952201v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertolone" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorokhov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.117" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689783v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2017.04.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571316v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Yankam Njiwa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16653615" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689706v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.06.021" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773095v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Litaudon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1235-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484762v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sebti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Yokoyama" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mawatari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Kawasaki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiho Takeda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Onoe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyw079" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291764v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Daoust" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2015.12.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488034v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13418" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488190v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Redout&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Newman-Tancredi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26633" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264750v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.11.042" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLBCD1MF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152905v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alazet S&#233;bastien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmer Luc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billard Thierry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105052v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maerk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-014-0785-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235714v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2015.00020" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128421v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colomb" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2936-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947697v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colomb" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forcellini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buisson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2014.01.008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B2VTZTF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128452v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Slimen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109113" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128444v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205011666141107154201" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128433v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Streichenberger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12306" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947714v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/09298673113209990215" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-MTZ7JVJR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309560v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Thierry Billard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151171v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947703v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revneuro-2014-0003" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828326v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZQ7FDBM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948085v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alazet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305179" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00837658v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4483" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847427v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.12.005" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQMLHFLB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847412v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Barcelos" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tholance" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grousson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret-Liaudet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-012-9810-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847401v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Costa Branquinho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouteiller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7J0JRMN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630188v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia El Hage" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rappeneau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Eti&#233;vant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scarna" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043535" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847462v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aznavour" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benkelfat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliaga" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosa-Neto" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0891-1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X5V69MN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797979v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cendres-Bozzi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemoine" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buda" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sastre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821174v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemoine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vacher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.111.101212" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821153v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luxen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.12.037" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84BQ7T5C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797786v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descarries" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wmts.11" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185484v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bougarel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Yacoubi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2218-3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BA8B28ED0F01A4C8ECBF0B9E0A094547BEE0F71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904261v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Popa" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1461145711000605" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391087v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Boulberdaa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulen Turkeri" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoji Urayama" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Dormishian" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Szatkowski" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.222323" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475580v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-009-1274-y" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2B54R46Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397792v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;rod" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.01.008" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B4JKR45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Assi&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissame Mnie-Filali" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ravailhe" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Benas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marien" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2009.02.001" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNTM3JXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383930v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riad" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2007.11.024" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJZWT2DL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443483v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truchot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002294v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrippolito" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.107.050047" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443228v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rbah" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443461v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sempere Roldan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dietzel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Magnier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.143" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNB3HMK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015570v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-007-0475-5" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7SFQBKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443482v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383929v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aznavour" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Riad" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.08.012" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HZVW389-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383926v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne L&#233;ger" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Buda" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sastre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2006.01.006" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37M3WMV6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443227v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Desbr&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurden" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025341v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbree" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.858216" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383924v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zimmer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Riad" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rbah" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belkacem-Kahlouli" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bars" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.03.020" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883295v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sappey-Marinier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billotey" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chereul" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.03.092" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD176XB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025780v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.03.029" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q79FH72-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437128v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syn.10235" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PKVZBVK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675380v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantagrel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breton" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Delamanche" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/75.4.662" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023833v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plenevaux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-002-0866-6" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22CVLVJ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013611v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hassoun" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laniece" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675958v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercem Kodas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)02481-8" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR7TN9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683336v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilloteau" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durand" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0804-7" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K1VPN81-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697599v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696603v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697597v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hembert" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Breton" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983922v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273484v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401071v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869594v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767714v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757534v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628952v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maerk" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougeron" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351542v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Lakhdarchaouche" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faivre" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840396v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381878v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Ketara" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Agnese" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ammour" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10338464" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458778v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022509002" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466122v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#233;rault" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285493v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gualda" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207666v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadcard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207698v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207682v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069277v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948325v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gisquet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948404v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tavares" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barret" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morley" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alagille" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948359v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948356v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Streichenberger" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948473v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830156v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hammers" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828672v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763821v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840465v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>