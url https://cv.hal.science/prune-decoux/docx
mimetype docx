--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -1840,151 +1840,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire du droit et humanités numériques I - L’historien du droit, un humaniste numérique qui s’ignore ?</w:t>
+                <w:t xml:space="preserve">Histoire du droit et humanités numériques II - Glose doctrinale, notes de bas de page, paratexte et TEI-XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, https://conde.hypotheses.org/950</w:t>
+              <w:t xml:space="preserve">2020, https://conde.hypotheses.org/1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164625v1</w:t>
+                <w:t xml:space="preserve">hal-03156282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire du droit et humanités numériques II - Glose doctrinale, notes de bas de page, paratexte et TEI-XML</w:t>
+                <w:t xml:space="preserve">Histoire du droit et humanités numériques I - L’historien du droit, un humaniste numérique qui s’ignore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, https://conde.hypotheses.org/1003</w:t>
+              <w:t xml:space="preserve">2020, https://conde.hypotheses.org/950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156282v1</w:t>
+                <w:t xml:space="preserve">hal-03164625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2279,51 +2279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9B4921D"/>
+    <w:nsid w:val="15E8B276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2510,51 +2510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/prune-decoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8105-1114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241872731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313565589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/melete.82" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152103v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4556&amp;amp;utm_source=parution-les-traductions-du-discours-juridique&amp;amp;utm_medium=e-mail&amp;amp;utm_content=notice&amp;amp;utm_campaign=outil-de-diffusion#" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roscoe Pound" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02446167v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/prune-decoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8105-1114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241872731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313565589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/melete.82" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152103v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4556&amp;amp;utm_source=parution-les-traductions-du-discours-juridique&amp;amp;utm_medium=e-mail&amp;amp;utm_content=notice&amp;amp;utm_campaign=outil-de-diffusion#" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roscoe Pound" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02446167v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>