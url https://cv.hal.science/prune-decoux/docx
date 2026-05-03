--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2279,51 +2279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15E8B276"/>
+    <w:nsid w:val="1671E016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>