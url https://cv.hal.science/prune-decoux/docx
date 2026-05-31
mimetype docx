--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -416,213 +416,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger le droit et son historiographie au prisme du genre</w:t>
+                <w:t xml:space="preserve">Déceler le genre dans les textes juridiques. Outils méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, </w:t>
+              <w:t xml:space="preserve">Mélété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/melete.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099576v1</w:t>
+                <w:t xml:space="preserve">hal-05098787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déceler le genre dans les textes juridiques. Outils méthodologiques</w:t>
+                <w:t xml:space="preserve">Interroger le droit et son historiographie au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélété</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, </w:t>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/melete.82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098787v1</w:t>
+                <w:t xml:space="preserve">hal-05099576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voie étroite de la doctrine française aux États-Unis : étude des références faites aux juristes français dans les law reviews duTexas,de la Californie et du Michigan</w:t>
               </w:r>
@@ -841,230 +841,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poursuite de l’acculturation des études de genre au sein de la doctrine juridique</w:t>
+                <w:t xml:space="preserve">La recherche collective : de Criminocorpus à HLJPGenre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit français au prisme du genre-Les 10 ans de REGINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Hennette-Vauchez; Mathias Moschel; Marc Pichard; Diane Roman, Nov 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque des 20 ans de Criminocorpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLAMOR; Criminocorpus, Jun 2023, Paris, Cité internationale universitaire, Maison de l'Ile-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442020v1</w:t>
+                <w:t xml:space="preserve">hal-04442128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche collective : de Criminocorpus à HLJPGenre</w:t>
+                <w:t xml:space="preserve">La poursuite de l’acculturation des études de genre au sein de la doctrine juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des 20 ans de Criminocorpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLAMOR; Criminocorpus, Jun 2023, Paris, Cité internationale universitaire, Maison de l'Ile-de-France, France</w:t>
+              <w:t xml:space="preserve">Le droit français au prisme du genre-Les 10 ans de REGINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Hennette-Vauchez; Mathias Moschel; Marc Pichard; Diane Roman, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442128v1</w:t>
+                <w:t xml:space="preserve">hal-04442020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les historiens du droit ont-ils un sexe ?</w:t>
               </w:r>
@@ -2279,51 +2279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1671E016"/>
+    <w:nsid w:val="9AC4DC72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2510,51 +2510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/prune-decoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8105-1114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241872731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313565589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/melete.82" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152103v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4556&amp;amp;utm_source=parution-les-traductions-du-discours-juridique&amp;amp;utm_medium=e-mail&amp;amp;utm_content=notice&amp;amp;utm_campaign=outil-de-diffusion#" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roscoe Pound" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02446167v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/prune-decoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8105-1114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241872731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313565589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/melete.82" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152103v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4556&amp;amp;utm_source=parution-les-traductions-du-discours-juridique&amp;amp;utm_medium=e-mail&amp;amp;utm_content=notice&amp;amp;utm_campaign=outil-de-diffusion#" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roscoe Pound" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02446167v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>