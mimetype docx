--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -443,291 +443,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological effects of hyaluronic acid concentration on articular cartilage: pin-on-plate friction tests in porcine and osteoarthritic human tissue</w:t>
+                <w:t xml:space="preserve">Coconut Milk-Derived Bioactive Peptides as Multifunctional Agents Against Hyperglycemia, Oxidative Stress, and Glycation: An Integrated Experimental and Computational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam J Mazurkiewicz</w:t>
+                <w:t xml:space="preserve">Akshaya Simha Naganarasimha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celina Pezowicz</w:t>
+                <w:t xml:space="preserve">Shashank M Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Nikodem</w:t>
+                <w:t xml:space="preserve">Ramith Ramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Mazurkiewicz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piotr Bełdowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15632/jtam-pl/210752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms27010360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318653v1</w:t>
+                <w:t xml:space="preserve">hal-05435834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coconut Milk-Derived Bioactive Peptides as Multifunctional Agents Against Hyperglycemia, Oxidative Stress, and Glycation: An Integrated Experimental and Computational Study</w:t>
+                <w:t xml:space="preserve">Tribological effects of hyaluronic acid concentration on articular cartilage: pin-on-plate friction tests in porcine and osteoarthritic human tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akshaya Simha Naganarasimha</w:t>
+                <w:t xml:space="preserve">Adam J Mazurkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank M Patil</w:t>
+                <w:t xml:space="preserve">Celina Pezowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramith Ramu</w:t>
+                <w:t xml:space="preserve">Anna Nikodem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Bełdowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominika Mazurkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.360. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms27010360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15632/jtam-pl/210752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435834v1</w:t>
+                <w:t xml:space="preserve">hal-05318653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Molecular Interactions to Solubility in Deep Eutectic Solvents: Exploring Flufenamic Acid in Choline-Chloride- and Menthol-Based Systems</w:t>
               </w:r>
@@ -843,51 +843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and 3D modeling of bioactive peptides from Lactobacillus brevis RAMULAB49 protein hydrolysate with in silico ERK1 phosphorylation inhibition activity targeting diabetic nephropathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reshma Mary Martiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramith Ramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemalatha Nambisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -958,147 +958,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the Solubility Hyperspace of Selected Active Pharmaceutical Ingredients in Choline-and Betaine-Based Deep Eutectic Solvents: Machine Learning Modeling and Experimental Validation</w:t>
+                <w:t xml:space="preserve">Experimental and Machine-Learning-Assisted Design of Pharmaceutically Acceptable Deep Eutectic Solvents for the Solubility Improvement of Non-Selective COX Inhibitors Ibuprofen and Ketoprofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Cysewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Jeliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Przybyłek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Jeli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maciej Przybyłek</w:t>
+                <w:t xml:space="preserve">Anna Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Kułak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 29 (20), pp.4894. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29204894⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 29 (10), pp.2296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29102296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740525v1</w:t>
+                <w:t xml:space="preserve">hal-04575510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Theoretical Insights into the Intermolecular Interactions in Saturated Systems of Dapsone in Conventional and Deep Eutectic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Cysewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1117,206 +1143,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (8), pp.1743. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29081743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Machine-Learning-Assisted Design of Pharmaceutically Acceptable Deep Eutectic Solvents for the Solubility Improvement of Non-Selective COX Inhibitors Ibuprofen and Ketoprofen</w:t>
+                <w:t xml:space="preserve">Exploration of the Solubility Hyperspace of Selected Active Pharmaceutical Ingredients in Choline-and Betaine-Based Deep Eutectic Solvents: Machine Learning Modeling and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Cysewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Jeliński</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Jeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Kułak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 29 (10), pp.2296. </w:t>
+              <w:t xml:space="preserve">, 2024, 29 (20), pp.4894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29102296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29204894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575510v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents as Agents for Improving the Solubility of Edaravone: Experimental and Theoretical Considerations</w:t>
               </w:r>
@@ -1713,51 +1713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Insights into the Interactions Between Human Serum Albumin and Phospholipid Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Bełdowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Lutowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1958,304 +1958,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular Interactions as a Measure of Dapsone Solubility in Neat Solvents and Binary Solvent Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collagen Type II-Chitosan Interactions as Dependent on Hydroxylation and Acetylation Inferred from Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Przybyłek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Bełdowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Wieland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Cysewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Jeliński</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Sionkowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16186336⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28010154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215566v1</w:t>
+                <w:t xml:space="preserve">hal-03912638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen Type II-Chitosan Interactions as Dependent on Hydroxylation and Acetylation Inferred from Molecular Dynamics Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermolecular Interactions as a Measure of Dapsone Solubility in Neat Solvents and Binary Solvent Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Cysewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alina Sionkowska</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Jeliński</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (18), pp.6336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28010154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma16186336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912638v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of the affinity of chitin and chitosan for collagen: the effect of pH and the presence of sodium and calcium cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Bełdowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress on Chemistry and Application of Chitin and its Derivatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28, pp.136-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2536,51 +2536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of COSMO-RS-DARE as a Tool for Testing Consistency of Solubility Data: Case of Coumarin in Neat Alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Cysewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Jeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2627,51 +2627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Chitosan Deacetylation on Its Affinity to Type III Collagen: A Molecular Dynamics Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Bełdowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,395 +2755,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Screening for Green Solvents Improving Sulfamethizole Solubility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic Characteristics of Phenacetin in Solid State and Saturated Solutions in Several Neat and Binary Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Przybyłek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kowalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tymorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Dziaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Cysewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafal Rozalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14205915⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (13), pp.4078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26134078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372170v1</w:t>
+                <w:t xml:space="preserve">hal-03278334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albumin–Hyaluronan Interactions: Influence of Ionic Composition Probed by Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Bełdowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Raczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andra Dedinaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Górny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (22), pp.12360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms222212360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Characteristics of Phenacetin in Solid State and Saturated Solutions in Several Neat and Binary Solvents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Theoretical Screening for Green Solvents Improving Sulfamethizole Solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Cysewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Piotr Cysewski</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Rozalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (13), pp.4078. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26134078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14205915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278334v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on the solid-liquid equilibria and intermolecular interactions Urea binary mixtures with Sulfanilamide and Sulfacetamide</w:t>
               </w:r>
@@ -3285,64 +3285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Cysewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kowalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tymorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (14), pp.7365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4631,391 +4631,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of oriented crystal growth for screening of aromatic carboxylic acids cocrystallization with urea</w:t>
+                <w:t xml:space="preserve">Propensity of salicylamide and ethenzamide cocrystallization with aromatic carboxylic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Ziółkowska</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirosław Kobierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Mroczyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Cysewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.132 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773010v1</w:t>
+                <w:t xml:space="preserve">hal-01773016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of chlorinated breakdown products during degradation of sunscreen agent, 2-ethylhexyl-4-methoxycinnamate in the presence of sodium hypochlorite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilization of oriented crystal growth for screening of aromatic carboxylic acids cocrystallization with urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerzy Gaca</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Ziółkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirosław Kobierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Mroczyńska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Cysewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (2), pp.1886-1897. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 433, pp.128 - 138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5444-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772993v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propensity of salicylamide and ethenzamide cocrystallization with aromatic carboxylic acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of chlorinated breakdown products during degradation of sunscreen agent, 2-ethylhexyl-4-methoxycinnamate in the presence of sodium hypochlorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gackowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Piotr Cysewski</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldemar Studziński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Gaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85, pp.132 - 140. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.1886-1897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5444-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773016v1</w:t>
+                <w:t xml:space="preserve">hal-01772993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the cocrystallization potential of urea and benzamide</w:t>
               </w:r>
@@ -5112,287 +5112,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of surface imposed anisotropic growth of salicylic and acetylsalicylic acids crystals during droplet evaporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the origin of surfaces-dependent growth of benzoic acid crystal inferred through the droplet evaporation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Cysewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Przybyłek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Pawelec</w:t>
+                <w:t xml:space="preserve">Tomasz Miernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirosław Kobierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Ziółkowska</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirosław Kobierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.49. </w:t>
+              <w:t xml:space="preserve">Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (3), pp.705 - 712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00894-015-2599-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11224-014-0528-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772925v1</w:t>
+                <w:t xml:space="preserve">hal-01773094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of surfaces-dependent growth of benzoic acid crystal inferred through the droplet evaporation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the origin of surface imposed anisotropic growth of salicylic and acetylsalicylic acids crystals during droplet evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Przybyłek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Cysewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Miernik</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Maciej Pawelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Ziółkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirosław Kobierski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorota Ziółkowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (3), pp.705 - 712. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11224-014-0528-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00894-015-2599-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773094v1</w:t>
+                <w:t xml:space="preserve">hal-01772925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical studies on the photodegradation of 2-ethylhexyl 4-methoxycinnamate in the presence of reactive oxygen and chlorine species</w:t>
               </w:r>
@@ -5793,51 +5793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9895F23"/>
+    <w:nsid w:val="21DC9756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6024,51 +6024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/przybyek-maciej" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3399-6129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-6353-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Cysewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jeli&#324;ski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Przyby&#322;ek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gliniewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Majkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262010099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30234563" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Mazurkiewicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Pezowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nikodem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Mazurkiewicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/210752" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshaya Simha Naganarasimha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank M Patil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramith Ramu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Be&#322;dowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27010360" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliwia Kukwa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30163434" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshma Mary Martiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Nambisan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer Suhail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Raish" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331192" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jeli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29204894" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081743" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ku&#322;ak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102296" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mianowana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Misiak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Przyby&#322;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tuwalska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Ledzi&#324;ski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#346;migiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Sionkowska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14104131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Rozalski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Romanek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wielewski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163841" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lutowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mazurkiewicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142411753" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28196877" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186336" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wieland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010154" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15259/PCACD.28.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Nowak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Olczak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14122828" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186131" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27165274" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sionkowska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gadomska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14205915" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Raczy&#324;ski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Dedinaite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof G&#243;rny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212360" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kowalska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tymorek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Dziaman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Walczak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Zi&#243;&#322;kowska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Grela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2020.106308" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147365" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Cymerman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147347" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bugalska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Koszucka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114342" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245942" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9858371" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Studzi&#324;ski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gackowska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Gaca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05968-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-019-2643-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184280v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11070922" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639045.2019.1597104" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00335" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.07.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8477-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mroczy&#324;ska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00121" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Kobierski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772993v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5444-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.02.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-2964-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Pawelec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-015-2599-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Miernik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-014-0528-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-014-0522-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-012-0163-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Shyichuk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40327g" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/przybyek-maciej" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3399-6129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-6353-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Cysewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jeli&#324;ski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Przyby&#322;ek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gliniewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Majkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262010099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30234563" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshaya Simha Naganarasimha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank M Patil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramith Ramu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Be&#322;dowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27010360" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Mazurkiewicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Pezowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nikodem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Mazurkiewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl/210752" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliwia Kukwa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30163434" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshma Mary Martiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Nambisan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer Suhail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Raish" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331192" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ku&#322;ak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081743" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jeli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29204894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mianowana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Misiak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Przyby&#322;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tuwalska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Ledzi&#324;ski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#346;migiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Sionkowska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14104131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Rozalski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Romanek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wielewski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163841" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lutowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mazurkiewicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142411753" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28196877" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wieland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010154" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186336" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15259/PCACD.28.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Nowak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Olczak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14122828" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186131" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27165274" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sionkowska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gadomska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kowalska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tymorek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Dziaman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431920v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Raczy&#324;ski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Dedinaite" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof G&#243;rny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212360" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14205915" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Walczak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Zi&#243;&#322;kowska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Grela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2020.106308" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147365" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Cymerman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147347" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bugalska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Koszucka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114342" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245942" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9858371" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Studzi&#324;ski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gackowska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Gaca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05968-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-019-2643-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184280v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11070922" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639045.2019.1597104" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00335" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.07.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8477-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mroczy&#324;ska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00121" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773016v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.02.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Kobierski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5444-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-2964-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773094v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Miernik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-014-0528-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Pawelec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-015-2599-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-014-0522-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-012-0163-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Shyichuk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40327g" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>