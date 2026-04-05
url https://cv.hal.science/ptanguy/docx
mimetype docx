--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Tanguy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Je suis maître de conférence à l'université bretagne sud et je suis affilié au laboratoire Lab-STICC dans l'équipe ARCAD.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ptanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4686-6435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Tanguy est maître de conférence à l'Université de Bretagne Sud (UBS). Il enseigne à l'Université de Bretagne Sud dans l'UFR SSI. Il effectue ses activités de recherche au Lab-STICC dans l'équipe ARCAD. Il a obtenu un doctorat en électronique et communication numérique à l'IETR. Actuellement, ses activités de recherche sont dédiées aux systèmes IoT avec un focus sur les questions de cybersécurité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwall: A Lightweight Host Intrusion Detection System Against Jamming and Packet Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug and play your robot into your smart home: Illustration of a new framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqiao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.283 - 289. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-017-0494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xAAL: A Distributed Infrastructure for Heterogeneous Ambient Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2014-0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between In-Core Hardware IDS, Off-Core Hardware IDS and Software IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelone, France. pp.108-120, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87897-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of Dynamically Reconfigurable RISC-V Systems: I/O Attack Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual IEEE International Parallel &amp; Distributed Processing Symposium (IEEE IPDPS 2025) : 32nd Reconfigurable Architecture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteInjector: A LiteX Extension for Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Intrusion Detection System against IoT Memory Corruption Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tallinn, Estonia. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS57882.2023.10139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CryptArchi 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Evaluation of LoRaWAN with Re-transmissions under Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Helou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on Computers and Communications, ISCC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.9219644, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance evaluation of LoRaWAN under Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 12th Wireless and Mobile Networking Conference (WMNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health & Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTCare 2016 : EAI (European Alliance for Innovation) International Conference on IoT and Big Data Technologies for HealthCare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Budapest, Hungary. pp.29 - 35, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing security elements for the xAAL home automation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2016 : 13th IEEE International Conference on Advanced and Trusted Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A humanoid robot for coaching patients for physical rehabilitation exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rémy-Néris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAS 2016 : 12th Asian Conference on Computer Aided Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Architecture of a Robot Coach for Physical Exercises in Kinesthetic Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rémy-Néris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2016 : IEEE International Symposium on Human and Robot Interactive Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vehicle Communication Networks : A Power Line Communication Study and Demonstrator for Infotainment Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSNC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2014, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Power Line Communication (VPLC) using SDR demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSPLC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Power Line communication in vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Sciences Conference URSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLC network in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CMOSET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless and Power Line Communication in vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2009 University Booth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Nice, France. http://www.date-conference.com/archive/conference/proceedings/PAPERS/2009/YEAR.HTM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is about future high speed power line communication systems for in-vehicles networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communications and Signal Processing, 2009. ICICS 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, MACAU, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Line Communication standards for in-vehicle networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maziéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference On Intelligent Transport System Telecommunicatinos, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modem bi-mode CPL/RF pour réseau embarqué dans les véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maziéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Majecstic2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future High Speed In-Vehicle PLC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Power Line Communications, WSPLC 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Udine, Italy. pp.100-1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les attaques par injection de fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Clock Glitching Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERUS Spring School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Spring Week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of in-vehicle power line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lenours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INTECH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Vehicular Networking Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, ISBN 978-953-307-241-8. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of in-vehicle power line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Manh Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katarina Lovrecic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des cartes USRP2 (une plateforme pour la radio logicielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique des techniques de démodulation coopérative et non coopérative des formes d'ondes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des systèmes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires de démodulation OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur de la mesure de taux d'erreur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du démodulateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et optimisations d'une communication à haut débit par courant porteur en ligne pour l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. INSA de Rennes, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00837810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Tanguy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Je suis maître de conférence à l'université bretagne sud et je suis affilié au laboratoire Lab-STICC dans l'équipe ARCAD.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ptanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4686-6435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Tanguy est maître de conférence à l'Université de Bretagne Sud (UBS). Il enseigne à l'Université de Bretagne Sud dans l'UFR SSI. Il effectue ses activités de recherche au Lab-STICC dans l'équipe ARCAD. Il a obtenu un doctorat en électronique et communication numérique à l'IETR. Actuellement, ses activités de recherche sont dédiées aux systèmes IoT avec un focus sur les questions de cybersécurité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwall: A Lightweight Host Intrusion Detection System Against Jamming and Packet Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug and play your robot into your smart home: Illustration of a new framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqiao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.283 - 289. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-017-0494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xAAL: A Distributed Infrastructure for Heterogeneous Ambient Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2014-0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between In-Core Hardware IDS, Off-Core Hardware IDS and Software IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelone, France. pp.108-120, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87897-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of Dynamically Reconfigurable RISC-V Systems: I/O Attack Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual IEEE International Parallel &amp; Distributed Processing Symposium (IEEE IPDPS 2025) : 32nd Reconfigurable Architecture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteInjector: A LiteX Extension for Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Intrusion Detection System against IoT Memory Corruption Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tallinn, Estonia. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS57882.2023.10139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CryptArchi 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Evaluation of LoRaWAN with Re-transmissions under Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Helou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on Computers and Communications, ISCC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.9219644, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance evaluation of LoRaWAN under Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 12th Wireless and Mobile Networking Conference (WMNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health & Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTCare 2016 : EAI (European Alliance for Innovation) International Conference on IoT and Big Data Technologies for HealthCare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Budapest, Hungary. pp.29 - 35, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing security elements for the xAAL home automation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2016 : 13th IEEE International Conference on Advanced and Trusted Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Architecture of a Robot Coach for Physical Exercises in Kinesthetic Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rémy-Néris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2016 : IEEE International Symposium on Human and Robot Interactive Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A humanoid robot for coaching patients for physical rehabilitation exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rémy-Néris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAS 2016 : 12th Asian Conference on Computer Aided Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vehicle Communication Networks : A Power Line Communication Study and Demonstrator for Infotainment Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSNC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2014, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Power Line Communication (VPLC) using SDR demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSPLC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Power Line communication in vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Sciences Conference URSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLC network in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CMOSET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless and Power Line Communication in vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2009 University Booth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Nice, France. http://www.date-conference.com/archive/conference/proceedings/PAPERS/2009/YEAR.HTM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is about future high speed power line communication systems for in-vehicles networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communications and Signal Processing, 2009. ICICS 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, MACAU, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Line Communication standards for in-vehicle networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maziéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference On Intelligent Transport System Telecommunicatinos, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modem bi-mode CPL/RF pour réseau embarqué dans les véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maziéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Majecstic2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future High Speed In-Vehicle PLC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Power Line Communications, WSPLC 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Udine, Italy. pp.100-1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les attaques par injection de fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Clock Glitching Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERUS Spring School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Spring Week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of in-vehicle power line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Manh Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katarina Lovrecic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of in-vehicle power line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lenours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INTECH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Vehicular Networking Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, ISBN 978-953-307-241-8. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des cartes USRP2 (une plateforme pour la radio logicielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique des techniques de démodulation coopérative et non coopérative des formes d'ondes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des systèmes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires de démodulation OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur de la mesure de taux d'erreur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du démodulateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et optimisations d'une communication à haut débit par courant porteur en ligne pour l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. INSA de Rennes, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00837810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DA5C2E3"/>
+    <w:nsid w:val="33AF84AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ptanguy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4686-6435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bouazzati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxu Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Bouazzati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moni&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Henault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS57882.2023.10139718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Helou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745251" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mazi&#233;ro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lenours" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/624" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Manh Pham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00837810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ptanguy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4686-6435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bouazzati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxu Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Bouazzati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moni&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Henault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS57882.2023.10139718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Helou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mazi&#233;ro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Manh Pham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lenours" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/624" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832243v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yven" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00837810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>