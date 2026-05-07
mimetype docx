--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Tanguy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Je suis maître de conférence à l'université bretagne sud et je suis affilié au laboratoire Lab-STICC dans l'équipe ARCAD.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ptanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4686-6435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Tanguy est maître de conférence à l'Université de Bretagne Sud (UBS). Il enseigne à l'Université de Bretagne Sud dans l'UFR SSI. Il effectue ses activités de recherche au Lab-STICC dans l'équipe ARCAD. Il a obtenu un doctorat en électronique et communication numérique à l'IETR. Actuellement, ses activités de recherche sont dédiées aux systèmes IoT avec un focus sur les questions de cybersécurité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwall: A Lightweight Host Intrusion Detection System Against Jamming and Packet Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug and play your robot into your smart home: Illustration of a new framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqiao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.283 - 289. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-017-0494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xAAL: A Distributed Infrastructure for Heterogeneous Ambient Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2014-0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between In-Core Hardware IDS, Off-Core Hardware IDS and Software IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelone, France. pp.108-120, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87897-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of Dynamically Reconfigurable RISC-V Systems: I/O Attack Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual IEEE International Parallel &amp; Distributed Processing Symposium (IEEE IPDPS 2025) : 32nd Reconfigurable Architecture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteInjector: A LiteX Extension for Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Intrusion Detection System against IoT Memory Corruption Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tallinn, Estonia. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS57882.2023.10139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CryptArchi 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Evaluation of LoRaWAN with Re-transmissions under Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Helou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on Computers and Communications, ISCC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.9219644, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance evaluation of LoRaWAN under Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 12th Wireless and Mobile Networking Conference (WMNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health & Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTCare 2016 : EAI (European Alliance for Innovation) International Conference on IoT and Big Data Technologies for HealthCare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Budapest, Hungary. pp.29 - 35, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing security elements for the xAAL home automation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2016 : 13th IEEE International Conference on Advanced and Trusted Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Architecture of a Robot Coach for Physical Exercises in Kinesthetic Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rémy-Néris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2016 : IEEE International Symposium on Human and Robot Interactive Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A humanoid robot for coaching patients for physical rehabilitation exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rémy-Néris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAS 2016 : 12th Asian Conference on Computer Aided Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vehicle Communication Networks : A Power Line Communication Study and Demonstrator for Infotainment Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSNC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2014, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Power Line Communication (VPLC) using SDR demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSPLC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Power Line communication in vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Sciences Conference URSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLC network in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CMOSET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless and Power Line Communication in vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2009 University Booth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Nice, France. http://www.date-conference.com/archive/conference/proceedings/PAPERS/2009/YEAR.HTM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is about future high speed power line communication systems for in-vehicles networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communications and Signal Processing, 2009. ICICS 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, MACAU, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Line Communication standards for in-vehicle networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maziéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference On Intelligent Transport System Telecommunicatinos, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modem bi-mode CPL/RF pour réseau embarqué dans les véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maziéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Majecstic2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future High Speed In-Vehicle PLC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Power Line Communications, WSPLC 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Udine, Italy. pp.100-1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les attaques par injection de fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Clock Glitching Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERUS Spring School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Spring Week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of in-vehicle power line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Manh Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katarina Lovrecic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of in-vehicle power line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lenours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INTECH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Vehicular Networking Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, ISBN 978-953-307-241-8. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des cartes USRP2 (une plateforme pour la radio logicielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique des techniques de démodulation coopérative et non coopérative des formes d'ondes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des systèmes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires de démodulation OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur de la mesure de taux d'erreur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du démodulateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et optimisations d'une communication à haut débit par courant porteur en ligne pour l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. INSA de Rennes, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00837810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Tanguy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Je suis maître de conférence à l'université bretagne sud et je suis affilié au laboratoire Lab-STICC dans l'équipe ARCAD.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ptanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4686-6435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Tanguy est maître de conférence à l'Université de Bretagne Sud (UBS). Il enseigne à l'Université de Bretagne Sud dans l'UFR SSI. Il effectue ses activités de recherche au Lab-STICC dans l'équipe ARCAD. Il a obtenu un doctorat en électronique et communication numérique à l'IETR. Actuellement, ses activités de recherche sont dédiées aux systèmes IoT avec un focus sur les questions de cybersécurité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwall: A Lightweight Host Intrusion Detection System Against Jamming and Packet Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug and play your robot into your smart home: Illustration of a new framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqiao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.283 - 289. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-017-0494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xAAL: A Distributed Infrastructure for Heterogeneous Ambient Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2014-0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XVI-V: A Scalable and ProgrammableRISC-V based Multi-Cluster Accelerator for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanon Khongprasongsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Architecture of Computing Systems (ARCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Mainz, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMOR: Accelerator Runtime Monitoring and cOntrolled identity enfoRcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2026: Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between In-Core Hardware IDS, Off-Core Hardware IDS and Software IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelone, France. pp.108-120, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87897-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of Dynamically Reconfigurable RISC-V Systems: I/O Attack Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual IEEE International Parallel &amp; Distributed Processing Symposium (IEEE IPDPS 2025) : 32nd Reconfigurable Architecture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteInjector: A LiteX Extension for Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Intrusion Detection System against IoT Memory Corruption Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tallinn, Estonia. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS57882.2023.10139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CryptArchi 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Evaluation of LoRaWAN with Re-transmissions under Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Helou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on Computers and Communications, ISCC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.9219644, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance evaluation of LoRaWAN under Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 12th Wireless and Mobile Networking Conference (WMNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health & Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTCare 2016 : EAI (European Alliance for Innovation) International Conference on IoT and Big Data Technologies for HealthCare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Budapest, Hungary. pp.29 - 35, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Architecture of a Robot Coach for Physical Exercises in Kinesthetic Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rémy-Néris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2016 : IEEE International Symposium on Human and Robot Interactive Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A humanoid robot for coaching patients for physical rehabilitation exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rémy-Néris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAS 2016 : 12th Asian Conference on Computer Aided Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing security elements for the xAAL home automation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2016 : 13th IEEE International Conference on Advanced and Trusted Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vehicle Communication Networks : A Power Line Communication Study and Demonstrator for Infotainment Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSNC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2014, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Power Line Communication (VPLC) using SDR demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSPLC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Power Line communication in vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Sciences Conference URSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLC network in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CMOSET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless and Power Line Communication in vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2009 University Booth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Nice, France. http://www.date-conference.com/archive/conference/proceedings/PAPERS/2009/YEAR.HTM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is about future high speed power line communication systems for in-vehicles networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communications and Signal Processing, 2009. ICICS 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, MACAU, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Line Communication standards for in-vehicle networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maziéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference On Intelligent Transport System Telecommunicatinos, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modem bi-mode CPL/RF pour réseau embarqué dans les véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maziéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Majecstic2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future High Speed In-Vehicle PLC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Power Line Communications, WSPLC 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Udine, Italy. pp.100-1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les attaques par injection de fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Clock Glitching Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERUS Spring School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Spring Week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of in-vehicle power line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Manh Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katarina Lovrecic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of in-vehicle power line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lenours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INTECH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Vehicular Networking Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, ISBN 978-953-307-241-8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des cartes USRP2 (une plateforme pour la radio logicielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique des techniques de démodulation coopérative et non coopérative des formes d'ondes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des systèmes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires de démodulation OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur de la mesure de taux d'erreur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du démodulateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et optimisations d'une communication à haut débit par courant porteur en ligne pour l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. INSA de Rennes, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00837810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33AF84AB"/>
+    <w:nsid w:val="9B71FD03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ptanguy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4686-6435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bouazzati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxu Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Bouazzati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moni&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Henault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS57882.2023.10139718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Helou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219644" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mazi&#233;ro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Manh Pham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lenours" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/624" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832243v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yven" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00837810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ptanguy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4686-6435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bouazzati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanon Khongprasongsiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coussy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxu Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Bouazzati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moni&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Henault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS57882.2023.10139718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Helou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219644" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301010v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745251" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mazi&#233;ro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Manh Pham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lenours" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/624" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yven" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00837810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>