--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Tanguy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Je suis maître de conférence à l'université bretagne sud et je suis affilié au laboratoire Lab-STICC dans l'équipe ARCAD.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ptanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4686-6435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Tanguy est maître de conférence à l'Université de Bretagne Sud (UBS). Il enseigne à l'Université de Bretagne Sud dans l'UFR SSI. Il effectue ses activités de recherche au Lab-STICC dans l'équipe ARCAD. Il a obtenu un doctorat en électronique et communication numérique à l'IETR. Actuellement, ses activités de recherche sont dédiées aux systèmes IoT avec un focus sur les questions de cybersécurité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwall: A Lightweight Host Intrusion Detection System Against Jamming and Packet Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug and play your robot into your smart home: Illustration of a new framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqiao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.283 - 289. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-017-0494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xAAL: A Distributed Infrastructure for Heterogeneous Ambient Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2014-0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XVI-V: A Scalable and ProgrammableRISC-V based Multi-Cluster Accelerator for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanon Khongprasongsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Architecture of Computing Systems (ARCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Mainz, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMOR: Accelerator Runtime Monitoring and cOntrolled identity enfoRcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2026: Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between In-Core Hardware IDS, Off-Core Hardware IDS and Software IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelone, France. pp.108-120, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87897-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of Dynamically Reconfigurable RISC-V Systems: I/O Attack Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual IEEE International Parallel &amp; Distributed Processing Symposium (IEEE IPDPS 2025) : 32nd Reconfigurable Architecture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteInjector: A LiteX Extension for Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Intrusion Detection System against IoT Memory Corruption Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tallinn, Estonia. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS57882.2023.10139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CryptArchi 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Evaluation of LoRaWAN with Re-transmissions under Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Helou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on Computers and Communications, ISCC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.9219644, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance evaluation of LoRaWAN under Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 12th Wireless and Mobile Networking Conference (WMNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health & Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTCare 2016 : EAI (European Alliance for Innovation) International Conference on IoT and Big Data Technologies for HealthCare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Budapest, Hungary. pp.29 - 35, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Architecture of a Robot Coach for Physical Exercises in Kinesthetic Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rémy-Néris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2016 : IEEE International Symposium on Human and Robot Interactive Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A humanoid robot for coaching patients for physical rehabilitation exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rémy-Néris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAS 2016 : 12th Asian Conference on Computer Aided Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing security elements for the xAAL home automation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2016 : 13th IEEE International Conference on Advanced and Trusted Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vehicle Communication Networks : A Power Line Communication Study and Demonstrator for Infotainment Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSNC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2014, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Power Line Communication (VPLC) using SDR demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSPLC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Power Line communication in vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Sciences Conference URSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLC network in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CMOSET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless and Power Line Communication in vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2009 University Booth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Nice, France. http://www.date-conference.com/archive/conference/proceedings/PAPERS/2009/YEAR.HTM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is about future high speed power line communication systems for in-vehicles networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communications and Signal Processing, 2009. ICICS 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, MACAU, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Line Communication standards for in-vehicle networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maziéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference On Intelligent Transport System Telecommunicatinos, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modem bi-mode CPL/RF pour réseau embarqué dans les véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maziéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Majecstic2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future High Speed In-Vehicle PLC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Power Line Communications, WSPLC 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Udine, Italy. pp.100-1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les attaques par injection de fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Clock Glitching Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERUS Spring School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Spring Week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of in-vehicle power line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Manh Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katarina Lovrecic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of in-vehicle power line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lenours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INTECH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Vehicular Networking Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, ISBN 978-953-307-241-8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des cartes USRP2 (une plateforme pour la radio logicielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique des techniques de démodulation coopérative et non coopérative des formes d'ondes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des systèmes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires de démodulation OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur de la mesure de taux d'erreur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du démodulateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et optimisations d'une communication à haut débit par courant porteur en ligne pour l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. INSA de Rennes, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00837810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Tanguy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Je suis maître de conférence à l'université bretagne sud et je suis affilié au laboratoire Lab-STICC dans l'équipe ARCAD.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ptanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4686-6435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Tanguy est maître de conférence à l'Université de Bretagne Sud (UBS). Il enseigne à l'Université de Bretagne Sud dans l'UFR SSI. Il effectue ses activités de recherche au Lab-STICC dans l'équipe ARCAD. Il a obtenu un doctorat en électronique et communication numérique à l'IETR. Actuellement, ses activités de recherche sont dédiées aux systèmes IoT avec un focus sur les questions de cybersécurité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diwall: A Lightweight Host Intrusion Detection System Against Jamming and Packet Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug and play your robot into your smart home: Illustration of a new framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqiao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.283 - 289. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-017-0494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xAAL: A Distributed Infrastructure for Heterogeneous Ambient Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2014-0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMOR: Accelerator Runtime Monitoring and cOntrolled identity enfoRcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2026: Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XVI-V: A Scalable and ProgrammableRISC-V based Multi-Cluster Accelerator for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanon Khongprasongsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Architecture of Computing Systems (ARCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Mainz, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between In-Core Hardware IDS, Off-Core Hardware IDS and Software IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Barcelone, France. pp.108-120, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87897-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of Dynamically Reconfigurable RISC-V Systems: I/O Attack Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual IEEE International Parallel &amp; Distributed Processing Symposium (IEEE IPDPS 2025) : 32nd Reconfigurable Architecture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteInjector: A LiteX Extension for Fault Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapôtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne University, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Intrusion Detection System against IoT Memory Corruption Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Design and Diagnostics of Electronic Circuits and Systems (DDECS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tallinn, Estonia. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS57882.2023.10139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CryptArchi 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Evaluation of LoRaWAN with Re-transmissions under Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Helou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on Computers and Communications, ISCC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.9219644, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance evaluation of LoRaWAN under Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 12th Wireless and Mobile Networking Conference (WMNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health & Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTCare 2016 : EAI (European Alliance for Innovation) International Conference on IoT and Big Data Technologies for HealthCare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Budapest, Hungary. pp.29 - 35, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing security elements for the xAAL home automation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2016 : 13th IEEE International Conference on Advanced and Trusted Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Architecture of a Robot Coach for Physical Exercises in Kinesthetic Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rémy-Néris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2016 : IEEE International Symposium on Human and Robot Interactive Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A humanoid robot for coaching patients for physical rehabilitation exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rémy-Néris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAS 2016 : 12th Asian Conference on Computer Aided Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vehicle Communication Networks : A Power Line Communication Study and Demonstrator for Infotainment Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSNC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2014, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Power Line Communication (VPLC) using SDR demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSPLC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Power Line communication in vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Sciences Conference URSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLC network in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CMOSET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless and Power Line Communication in vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2009 University Booth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Nice, France. http://www.date-conference.com/archive/conference/proceedings/PAPERS/2009/YEAR.HTM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is about future high speed power line communication systems for in-vehicles networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communications and Signal Processing, 2009. ICICS 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, MACAU, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Line Communication standards for in-vehicle networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maziéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference On Intelligent Transport System Telecommunicatinos, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modem bi-mode CPL/RF pour réseau embarqué dans les véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Maziéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Majecstic2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future High Speed In-Vehicle PLC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Power Line Communications, WSPLC 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Udine, Italy. pp.100-1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fault Injection Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les attaques par injection de fautes (JAIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Clock Glitching Attacks on CVA6 PMP Configuration Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Quénéhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERUS Spring School 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Spring Week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Power and Low Data-Rate Software-Defined Radio Baseband with RISC-V Processor for Flexibility and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Bouazzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of in-vehicle power line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Manh Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katarina Lovrecic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of in-vehicle power line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lenours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INTECH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Vehicular Networking Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, ISBN 978-953-307-241-8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des cartes USRP2 (une plateforme pour la radio logicielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique des techniques de démodulation coopérative et non coopérative des formes d'ondes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des systèmes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires de démodulation OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur de la mesure de taux d'erreur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du démodulateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et optimisations d'une communication à haut débit par courant porteur en ligne pour l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. INSA de Rennes, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00837810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B71FD03"/>
+    <w:nsid w:val="D3CCBCDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ptanguy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4686-6435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bouazzati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanon Khongprasongsiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coussy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxu Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Bouazzati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moni&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Henault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS57882.2023.10139718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Helou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219644" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301010v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745251" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mazi&#233;ro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Manh Pham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lenours" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/624" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yven" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00837810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ptanguy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4686-6435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bouazzati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanon Khongprasongsiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coussy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxu Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Bouazzati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moni&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Henault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lap&#244;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS57882.2023.10139718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Helou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219644" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301010v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uic-atc-scalcom-cbdcom-iop-smartworld.2016.0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745251" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mazi&#233;ro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Manh Pham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lenours" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/624" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yven" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00837810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>