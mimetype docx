--- v0 (2026-03-09)
+++ v1 (2026-05-16)
@@ -72,3273 +72,4468 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin dynamics regulation by TTC7A/PI4KIIIα limits DNA damage and cell death under confinement</w:t>
+                <w:t xml:space="preserve">Kinesin-1 coordinates cross-talk between microtubule and actin cytoskeletons during dendritic cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Gajardo</w:t>
+                <w:t xml:space="preserve">Pierre Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+                <w:t xml:space="preserve">Céline Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lô</w:t>
+                <w:t xml:space="preserve">Mathieu Kurowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Turck</w:t>
+                <w:t xml:space="preserve">Brieuc Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Leveau</w:t>
+                <w:t xml:space="preserve">Kerui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152 (4), pp.949-960. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (42), pp.eadx7672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adx7672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279730v1</w:t>
+                <w:t xml:space="preserve">hal-05326533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
+                <w:t xml:space="preserve">Lamin A/C Expression in Hematopoietic Cells Declines During Human Aging and Constrains Atherosclerosis in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Boussard</w:t>
+                <w:t xml:space="preserve">Marta Amorós-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Delage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tania Gajardo</w:t>
+                <w:t xml:space="preserve">Alberto del Monte-Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+                <w:t xml:space="preserve">Pilar Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Batignes</w:t>
+                <w:t xml:space="preserve">María J Andrés-Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (9), pp.1616 - 1635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/atvbaha.124.322893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246983v1</w:t>
+                <w:t xml:space="preserve">hal-05551694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Batignes</w:t>
+                <w:t xml:space="preserve">Human inherited CCR2 deficiency underlies progressive polycystic lung disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Lena Neehus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenna Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Landekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panikulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022018486⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (2), pp.390-408.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2023.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455529v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tumor suppressor adenomatous polyposis coli regulates T lymphocyte migration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elric Esposito</w:t>
+                <w:t xml:space="preserve">Actin dynamics regulation by TTC7A/PI4KIIIα limits DNA damage and cell death under confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abl5942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152 (4), pp.949-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03681845v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical CXCL12 signaling enhances neutrophil migration by modulating nuclear deformability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Calì</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antonino Cassará</w:t>
+                <w:t xml:space="preserve">Tania Gajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Batignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04290477v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubella vaccine–induced granulomas are a novel phenotype with incomplete penetrance of genetic defects in cytotoxicity</w:t>
+                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Gross</w:t>
+                <w:t xml:space="preserve">Charlotte Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Speckmann</w:t>
+                <w:t xml:space="preserve">Laure Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette May</w:t>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Gajardo-Carrasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katharina Wustrau</w:t>
+                <w:t xml:space="preserve">Maxime Batignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022018486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432275v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinching the cortex of live cells reveals thickness instabilities caused by myosin II motors</w:t>
+                <w:t xml:space="preserve">The tumor suppressor adenomatous polyposis coli regulates T lymphocyte migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+                <w:t xml:space="preserve">Marta Mastrogiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Levernier</w:t>
+                <w:t xml:space="preserve">Pablo Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Pineau</w:t>
+                <w:t xml:space="preserve">Thierry Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabel San</w:t>
+                <w:t xml:space="preserve">Céline Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Barbier</w:t>
+                <w:t xml:space="preserve">Elric Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 8 (15), pp.eabl5942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abl5942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395597v1</w:t>
+                <w:t xml:space="preserve">pasteur-03681845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinching the cortex of live cells reveals thickness instabilities caused by myosin II motors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pablo J Sáez</w:t>
+                <w:t xml:space="preserve">Atypical CXCL12 signaling enhances neutrophil migration by modulating nuclear deformability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Calì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deygas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Munari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Marcuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Cassará</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abe3640⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (761), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.abk2552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03278532v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic actin waves as generators of cell polarization cues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rouven Schoppmeyer</w:t>
+                <w:t xml:space="preserve">Rubella vaccine–induced granulomas are a novel phenotype with incomplete penetrance of genetic defects in cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Speckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gajardo-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Wustrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1907845117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697356v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Confined 1D Cell Migration from Parameters Calibrated to a 2D Motor-Clutch Model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pinching the cortex of live cells reveals thickness instabilities caused by myosin II motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel San</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2020.01.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03036509v1</w:t>
+                <w:t xml:space="preserve">hal-03395597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding walls: a new paradigm for fluidic actuation and protocol implementation in microfluidics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pinching the cortex of live cells reveals thickness instabilities caused by myosin II motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Venzac</w:t>
+                <w:t xml:space="preserve">Nicolas Levernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pablo Vargas</w:t>
+                <w:t xml:space="preserve">Judith Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayako Yamada</w:t>
+                <w:t xml:space="preserve">Lucie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo J Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (27), pp.eabe3640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abe3640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41378-019-0125-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03041894v2</w:t>
+                <w:t xml:space="preserve">hal-03278532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical inference approach to reconstruct intercellular interactions in cell migration experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pablo Vargas</w:t>
+                <w:t xml:space="preserve">Deterministic actin waves as generators of cell polarization cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Stankevicins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maiuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouven Schoppmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aay2103⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (2), pp.826-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1907845117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036516v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution of cell migration at a glance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting Confined 1D Cell Migration from Parameters Calibrated to a 2D Motor-Clutch Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis S Prahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria R Stanslaski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Odde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.225565⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118 (7), pp.1709-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2020.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466691v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of calcium permeable channels in dendritic cell migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A statistical inference approach to reconstruct intercellular interactions in cell migration experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Agliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo J Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Vargas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coi.2018.04.005⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (11), pp.eaay2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aay2103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466785v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of human plasmacytoid predendritic cells in response to a single stimulus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sliding walls: a new paradigm for fluidic actuation and protocol implementation in microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Venzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philemon Sirven</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41590-017-0012-z⟩</w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41378-019-0125-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349815v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of human plasmacytoid predendritic cells in response to a single stimulus.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philemon Sirven</w:t>
+                <w:t xml:space="preserve">Myosin II Activity Is Selectively Needed for Migration in Highly Confined Microenvironments in Mature Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo J Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaele Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Lennon-Duménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Lavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (10), pp.993-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024846v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNC93B1 interacts with the calcium sensor STIM1 for efficient antigen cross-presentation in dendritic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lannoy</w:t>
+                <w:t xml:space="preserve">Reconstitution of cell migration at a glance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Garcia-Arcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deygas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01601-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (4), pp.jcs225565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.225565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365944v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNC93B1 interacts with the calcium sensor STIM1 for efficient antigen cross-presentation in dendritic cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Sallent</w:t>
+                <w:t xml:space="preserve">Role of calcium permeable channels in dendritic cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo J Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lannoy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana-Maria Lennon-Duménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01601-5⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.74-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coi.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059179v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNC93B1 interacts with the calcium sensor STIM1 for efficient antigen cross-presentation in dendritic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lannoy</w:t>
+                <w:t xml:space="preserve">Diversification of human plasmacytoid predendritic cells in response to a single stimulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solana Alculumbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Domizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philemon Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01601-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41590-017-0012-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103691v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space exploration by dendritic cells requires maintenance of myosin II activity by IP3 receptor 1.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franziska Lautenschlaeger</w:t>
+                <w:t xml:space="preserve">Innate Immune Signals Induce Anterograde Endosome Transport Promoting MHC Class I Cross-Presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Weimershaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Mauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Saveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cézaire Adiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Babdor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.201489056⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (13), pp.3568-3581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947479v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A tuneable microfluidic system for long duration chemotaxis experiments in a 3D collagen matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koceila Aizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Geraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Funfak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (22), pp.3851-3861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7LC00649G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNC93B1 interacts with the calcium sensor STIM1 for efficient antigen cross-presentation in dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Maschalidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nunes-Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa R Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Sallent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01601-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNC93B1 interacts with the calcium sensor STIM1 for efficient antigen cross-presentation in dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Maschalidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nunes-Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa R Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Sallent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01601-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perinuclear Arp2/3-driven actin polymerization enables nuclear deformation to facilitate cell migration through complex environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawa-Racine Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Lage Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Raab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.10997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space exploration by dendritic cells requires maintenance of myosin II activity by IP3 receptor 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Solanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina L Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Lautenschlaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (6), pp.798-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.201489056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell migration and antigen capture are antagonistic processes coupled by myosin II in dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina L Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maiuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.7526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The actin-based motor protein myosin II regulates MHC class II trafficking and BCR-driven antigen presentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Vascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Faure-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jheimmy Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 176 (7), pp.1007-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.200611147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00316389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NOX2 Controls Phagosomal pH to Regulate Antigen Processing during Crosspresentation by Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Savina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Jancic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guermonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126, pp.205 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2006.05.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunization with antigen-pulsed dendritic cells significantly improves the immune response to weak self-antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rosemblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Rosa Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 211, pp.29 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imbio.2005.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leukocyte Migration and Deformation in Collagen Gels and Microfabricated Constrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo J Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaele Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawa-Racine Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.361-373, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7701-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive motility enables neutrophils to rapidly navigate confined capillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deygas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Deygas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nivoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Torque-based immune cell chemotaxis in complex environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Jakuszeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deygas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aastha Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Super-resolved live imaging of thick biological samples with 3D Random Illumination Microscopy (3D-RIM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorry Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giroussens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3485,51 +4680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04279730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#244;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Turck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boussard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Batignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03681845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mastrogiovanni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rose" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Esposito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5942" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cal&#236;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deygas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Munari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Marcuzzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cassar&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abk2552" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gross" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Speckmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette May" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo-Carrasco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wustrau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.05.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laplaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Pineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel San" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J S&#225;ez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe3640" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Stankevicins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ecker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maiuri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouven Schoppmeyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1907845117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S Prahl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Stanslaski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Odde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.01.048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agliari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Barra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2103" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Garcia-Arcos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chabrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.225565" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;ez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon-Dum&#233;nil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2018.04.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349815v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solana Alculumbre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Domizio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philemon Sirven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-017-0012-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solana G. Alculumbre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Di Domizio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes-Hasler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Nascimento" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sallent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lannoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01601-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa R Nascimento" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Solanes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina L Heuz&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Lautenschlaeger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Vascotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lankar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Faure-Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheimmy Diaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200611147" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaele Attia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa-Racine Thiam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7701-7_26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nivoit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Mazzella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duquesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kurowska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Perot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerui Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx7672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amor&#243;s-P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto del Monte-Monge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gonzalo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Andr&#233;s-Manzano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rius" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.124.322893" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Neehus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna Carey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Landekic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panikulam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Deutsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2023.11.036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04279730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#244;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Turck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boussard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Batignes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018486" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03681845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mastrogiovanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Esposito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5942" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cal&#236;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deygas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Munari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Marcuzzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cassar&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abk2552" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gross" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Speckmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette May" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo-Carrasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wustrau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.05.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laplaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Pineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel San" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J S&#225;ez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe3640" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Stankevicins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ecker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maiuri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouven Schoppmeyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1907845117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S Prahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Stanslaski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Odde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.01.048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agliari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Barra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaele Attia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lennon-Dum&#233;nil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Lavi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00747" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Garcia-Arcos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chabrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nader" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.225565" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;ez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2018.04.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solana Alculumbre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Domizio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philemon Sirven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-017-0012-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Weimershaus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Mauvais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Saveanu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;zaire Adiko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Babdor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.08.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Aizel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clark" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Geraldo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Funfak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7LC00649G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes-Hasler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa R Nascimento" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sallent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lannoy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01601-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551260v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa-Racine Thiam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carpi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Lage Crespo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Raab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10997" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Solanes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina L Heuz&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Lautenschlaeger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489056" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chabaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8526" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Vascotto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lankar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Faure-Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheimmy Diaz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200611147" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Savina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Jancic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hugues" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guermonprez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2006.05.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cort&#233;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vargas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rosemblatt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rosa Bono" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2005.09.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7701-7_26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nivoit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Jakuszeit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aastha Mathur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Mazzella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>