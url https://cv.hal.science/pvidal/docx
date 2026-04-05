--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -2022,248 +2022,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free vibration analysis of composite plates based on a variable separation method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+                <w:t xml:space="preserve">A family of higher-order single layer plate models meeting C z 0 - requirements for arbitrary laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 230, pp.111493. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111493⟩</w:t>
+              <w:t xml:space="preserve">, 2019, pp.111146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335821v1</w:t>
+                <w:t xml:space="preserve">hal-02116313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of higher-order single layer plate models meeting C z 0 - requirements for arbitrary laminates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+                <w:t xml:space="preserve">Free vibration analysis of composite plates based on a variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.111146. </w:t>
+              <w:t xml:space="preserve">, 2019, 230, pp.111493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116313v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced vibration analysis of composite beams based on the variable separation method</w:t>
               </w:r>
@@ -2797,252 +2797,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of FGPM shunt damping for vibration reduction of laminated composite beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new robust quadrilateral four-node variable kinematics plate element for composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. M. Divandar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+                <w:t xml:space="preserve">T.H.C. H C Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133, pp.10-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676248v1</w:t>
+                <w:t xml:space="preserve">hal-01981927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new robust quadrilateral four-node variable kinematics plate element for composite structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
+                <w:t xml:space="preserve">Assessment of FGPM shunt damping for vibration reduction of laminated composite beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lezgy-Nazargah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Divandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 389, pp.101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981927v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of piezoelectric plates with variables separation for static analysis</w:t>
               </w:r>
@@ -3249,51 +3249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of free-edge singularities in composite laminates using higher-order plate elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3451,265 +3451,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order plate finite elements for smart structure analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Beam Finite Elements Based Upon a Variables Separation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belouettar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.092⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.1650026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1758825116500265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367033v1</w:t>
+                <w:t xml:space="preserve">hal-01367029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Beam Finite Elements Based Upon a Variables Separation Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order plate finite elements for smart structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gallimard</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (2), pp.1650026. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.81-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1758825116500265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367029v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of composite beams by means of hierarchical finite elements and a variables separation method</w:t>
               </w:r>
@@ -3734,51 +3734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4271,51 +4271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4687,51 +4687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Plate Theories for Free-Edge Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,51 +5116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (4), pp.429-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5581,226 +5581,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refined sine finite element with transverse normal stress for thermoelastic analysis of laminated composite in cylindrical bending</w:t>
+                <w:t xml:space="preserve">An efficient finite shell element for the static response of piezoelectric laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Thaïer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Stresses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (7), pp.671-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X11402863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366931v1</w:t>
+                <w:t xml:space="preserve">hal-01366926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient finite shell element for the static response of piezoelectric laminates</w:t>
+                <w:t xml:space="preserve">A refined sine finite element with transverse normal stress for thermoelastic analysis of laminated composite in cylindrical bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ben Thaïer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (11), pp.1185-1204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X11402863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01366926v1</w:t>
+                <w:t xml:space="preserve">hal-01366931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A refined sinus finite element model for the analysis of piezoelectric-laminated beams</w:t>
               </w:r>
@@ -6466,277 +6466,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno R. Cotrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cotrim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Lacroix</w:t>
+                <w:t xml:space="preserve">Théo Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349330v1</w:t>
+                <w:t xml:space="preserve">hal-05360100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno R. Cotrim</w:t>
+                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360100v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW FINITE ELEMENT FOR PIEZOELECTRIC MODELING OF PLATES AND SHELLS STRUCTURES</w:t>
               </w:r>
@@ -6811,57 +6811,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming simulation of variable-thickness continuous fibre composite reinforcement at the macroscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Shell and Solid-Shell Finte Elements for numerical modelling of textile composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6869,120 +6869,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Design, Modelling and Experiments for Advanced Structures and Systems, DeMEASS XI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hyeres, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Fourth International Conference on Mechanics of Advanced Materials and Structures, ICMAMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bengaluru, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349234v1</w:t>
+                <w:t xml:space="preserve">hal-05349254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell and Solid-Shell Finte Elements for numerical modelling of textile composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Forming simulation of variable-thickness continuous fibre composite reinforcement at the macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6990,120 +6990,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourth International Conference on Mechanics of Advanced Materials and Structures, ICMAMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bengaluru, India</w:t>
+              <w:t xml:space="preserve">11th International Conference on Design, Modelling and Experiments for Advanced Structures and Systems, DeMEASS XI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hyeres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349254v1</w:t>
+                <w:t xml:space="preserve">hal-05349234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell and Solid-Shell Finite Elements for Forming Simulations of Thick CFCR Stacks at the Macroscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7111,51 +7111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Composite Structures, ICCS27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7180,90 +7180,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile reinforcement forming simulation with semi-discrete approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7340,51 +7340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International conference Design, Modelling and Experiments for Advanced Structures and Systems (Demeass 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Scopello, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7422,51 +7422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d’un SMC-R 25 en vue d'un calcul Radioss d’impact FOPS sur toit composite de tracteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Towa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7623,217 +7623,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate/Shell Finite Element for Piezoelectric Patch Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-resolution approach for the modeling of composite shell structures based on the variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Benjeddou; N. Mechbal; J.-F. Deü, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Mechanics of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisboa, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322621v1</w:t>
+                <w:t xml:space="preserve">hal-04131700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resolution approach for the modeling of composite shell structures based on the variable separation method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plate/Shell Finite Element for Piezoelectric Patch Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Mechanics of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lisboa, Portugal, Portugal</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Benjeddou; N. Mechbal; J.-F. Deü, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131700v1</w:t>
+                <w:t xml:space="preserve">hal-04322621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical shell finite element based on the Reissner’s Mixed Variational Theorem with a variable separation method</w:t>
               </w:r>
@@ -8368,51 +8368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of a new QC4 finite element for variable-kinematics composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. C. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8571,51 +8571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of three-dimensional beams via hierarchical finite elements and a proper generalized decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belouettar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8696,51 +8696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order plate/shell FE for piezoelectric analysis: the bimorph configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8791,51 +8791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate finite elements applied to the free-edge singularity in bending and extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8886,51 +8886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust plate/shell finite element with Zig-Zag function for piezoelectric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8981,51 +8981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-edge stress fields in composite laminates: assessment of finite plate elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9210,51 +9210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust shell finite element for piezoelectric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9286,230 +9286,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust shell finite element for thin to very thick composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous kinematical analysis of beam structures via the Extended Variational Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Fifth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ulrichsberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367065v1</w:t>
+                <w:t xml:space="preserve">hal-01367061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous kinematical analysis of beam structures via the Extended Variational Formulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Robust shell finite element for thin to very thick composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ulrichsberg, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367061v1</w:t>
+                <w:t xml:space="preserve">hal-01367065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of laminated composite and sandwich structures based on the Proper Generalized Decomposition for mechanical and thermomechanical analysis,</w:t>
               </w:r>
@@ -9590,51 +9590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some benchmarks for assessing models for composite smart structures (Keynote Lecture)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9711,51 +9711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9901,51 +9901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10009,51 +10009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10404,51 +10404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Stress Analysis of Homogeneous and Laminated Shells by Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10580,51 +10580,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42A8409E"/>
+    <w:nsid w:val="F4FDB3C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10811,51 +10811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pvidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9634-4443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34673860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04854088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104100" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04854090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.04.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezgy-Nazargah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayebinia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboudou Ibouroi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ranc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104668" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103585" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1942597" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Infantes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro-Triguero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114248" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04116032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2021.107811" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03420979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lezgy-Nazargah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103915" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.01.095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03701066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2018.10.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984036v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111493" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03701200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1578015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01677165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.064" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Divandar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/5/055043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.11.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366963v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.10.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.01.023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4548" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.627631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.12.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.379-392" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.03.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Beheshti-Aval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X10396955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.1127" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2008.02.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.06.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.01.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04132180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Towa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131700v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706212v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pvidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9634-4443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34673860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04854088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104100" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04854090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.04.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezgy-Nazargah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayebinia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboudou Ibouroi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ranc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104668" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103585" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1942597" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Infantes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro-Triguero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114248" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04116032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2021.107811" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03420979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lezgy-Nazargah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103915" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.01.095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03701066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2018.10.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984036v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111493" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03701200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1578015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01677165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.064" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Divandar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/5/055043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.11.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366963v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.10.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.01.023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4548" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.627631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.12.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.379-392" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.03.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Beheshti-Aval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X10396955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.1127" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2008.02.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.06.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.01.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04132180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Towa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706212v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>