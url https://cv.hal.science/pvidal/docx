--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -679,833 +679,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of composite beam structure based on a variable separation method for any volume heat source locations and temporal variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit solution of functionally graded plates with respect to law indexes based on a variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aboudou Ibouroi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Vidal</w:t>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gallimard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Ranc</w:t>
+                <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116154⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.104668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131681v1</w:t>
+                <w:t xml:space="preserve">hal-04131682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit solution of functionally graded plates with respect to law indexes based on a variable separation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal analysis of composite beam structure based on a variable separation method for any volume heat source locations and temporal variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aboudou Ibouroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Valot</w:t>
+                <w:t xml:space="preserve">I. Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96, pp.104668. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 300, pp.116154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131682v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resolution approach based on a variables separation method in unsteady thermal problem for composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Ranc</w:t>
+                <w:t xml:space="preserve">A quasi-3D finite element model for the analysis of thin-walled beams under axial–flexural–torsional loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lezgy-Nazargah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 277, pp.114621. </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.107811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2021.107811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707373v1</w:t>
+                <w:t xml:space="preserve">hal-04116032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different degenerated approaches for the modeling of composite shell structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forced vibration analysis of composite beams with piezoelectric layers based on the variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Infantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gallimard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Castro-Triguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103585⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.114248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707172v1</w:t>
+                <w:t xml:space="preserve">hal-03707317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of functionally graded plates based on a variable separation method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Multi-resolution approach based on a variables separation method in unsteady thermal problem for composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aboudou Ibouroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Valot</w:t>
+                <w:t xml:space="preserve">I. Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1942597⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 277, pp.114621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707191v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced vibration analysis of composite beams with piezoelectric layers based on the variable separation method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of different degenerated approaches for the modeling of composite shell structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 273, pp.114248. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.103585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707317v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasi-3D finite element model for the analysis of thin-walled beams under axial–flexural–torsional loads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of functionally graded plates based on a variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 164, pp.107811. </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2021.107811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1942597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116032v1</w:t>
+                <w:t xml:space="preserve">hal-03707191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A penalty-based multifiber finite element model for coupled bending and torsional-warping analysis of composite beams</w:t>
               </w:r>
@@ -1589,910 +1589,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of composite and sandwich beams with a generic cross-section using a variable separation method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+                <w:t xml:space="preserve">A 1D nonlinear finite element model for analysis of composite foam-insulated concrete sandwich panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lezgy-Nazargah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.663-675</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335893v1</w:t>
+                <w:t xml:space="preserve">hal-01984028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sinus shear deformation model for static analysis of composite steel-concrete beams and twin-girder decks including shear lag and interfacial slip effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lezgy-Nazargah</w:t>
+                <w:t xml:space="preserve">Forced vibration analysis of composite beams based on the variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Infantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Castro-Triguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique García-Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.618-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2019.1578015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701066v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution strategies for the modeling of composite shell structures based on the variable separation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
+                <w:t xml:space="preserve">Modeling of composite and sandwich beams with a generic cross-section using a variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.648-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.01.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984036v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of cylindrical composite shell structures based on the Reissner’s Mixed Variational Theorem with a variable separation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sinus shear deformation model for static analysis of composite steel-concrete beams and twin-girder decks including shear lag and interfacial slip effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lezgy-Nazargah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (134), pp.61-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-019-0132-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335745v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of higher-order single layer plate models meeting C z 0 - requirements for arbitrary laminates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+                <w:t xml:space="preserve">Multiresolution strategies for the modeling of composite shell structures based on the variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117 (7), pp.778-799</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116313v2</w:t>
+                <w:t xml:space="preserve">hal-01984036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free vibration analysis of composite plates based on a variable separation method</w:t>
+                <w:t xml:space="preserve">Modeling of cylindrical composite shell structures based on the Reissner’s Mixed Variational Theorem with a variable separation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111493⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-019-0132-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335821v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced vibration analysis of composite beams based on the variable separation method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A family of higher-order single layer plate models meeting C z 0 - requirements for arbitrary laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2019.1578015⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.111146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701200v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1D nonlinear finite element model for analysis of composite foam-insulated concrete sandwich panels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free vibration analysis of composite plates based on a variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 210, pp.663-675</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 230, pp.111493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984028v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust layerwise C 0 finite element approach based on a variable separation method for the modeling of composite and sandwich plates</w:t>
               </w:r>
@@ -2595,51 +2595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of composite plates with an arbitrary hole location using the variable separation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2816,51 +2816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new robust quadrilateral four-node variable kinematics plate element for composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H.C. H C Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,51 +3145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical analysis of laminated composite and sandwich beams based on a variables separation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3249,51 +3249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of free-edge singularities in composite laminates using higher-order plate elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,51 +3366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of composite plates based on Reissner's Mixed Variational Theorem with variables separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3457,90 +3457,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Beam Finite Elements Based Upon a Variables Separation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belouettar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3604,51 +3604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order plate finite elements for smart structure analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3708,90 +3708,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of composite beams by means of hierarchical finite elements and a variables separation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158, pp.15 - 29. </w:t>
@@ -3946,51 +3946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of variable separation for finite element modeling of free edge effect for composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4031,235 +4031,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell finite element based on the Proper Generalized Decomposition for the modeling of cylindrical composite structures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Explicit solutions for the modeling of laminated composite plates with arbitrary stacking sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 132, pp.1--11. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.697-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366963v1</w:t>
+                <w:t xml:space="preserve">hal-01366906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit solutions for the modeling of laminated composite plates with arbitrary stacking sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Shell finite element based on the Proper Generalized Decomposition for the modeling of cylindrical composite structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 60, pp.697-706. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, pp.1--11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366906v1</w:t>
+                <w:t xml:space="preserve">hal-01366963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the refined sinus plate finite element: free edge effect and Meyer-Piening sandwich test.</w:t>
               </w:r>
@@ -4271,64 +4271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.60--71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4473,638 +4473,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient finite element model for static and dynamic analyses of functionally graded piezoelectric beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refined sine theory including transverse normal stress in cylindrical bending.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 104, pp.71-84. </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (6), pp.405--414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2011.627631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366919v1</w:t>
+                <w:t xml:space="preserve">hal-01366971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling finite element and reliability analysis through proper generalized decomposition model reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Proper Generalized Decomposition and layer-wise approach for the modeling of composite plate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 95 (13), pp.1079-1093. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (14-15), pp.2239-2250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.4548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366918v1</w:t>
+                <w:t xml:space="preserve">hal-01366917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Plate Theories for Free-Edge Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+                <w:t xml:space="preserve">An efficient finite element model for static and dynamic analyses of functionally graded piezoelectric beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lezgy-Nazargah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48, pp.111-121. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.71-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366913v1</w:t>
+                <w:t xml:space="preserve">hal-01366919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refined sinus plate finite element for laminated and sandwich structures under mechanical and thermomechanical loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling finite element and reliability analysis through proper generalized decomposition model reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 253, pp.396-412. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (13), pp.1079-1093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.4548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366914v1</w:t>
+                <w:t xml:space="preserve">hal-01366918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition and layer-wise approach for the modeling of composite plate structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Plate Theories for Free-Edge Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gallimard</w:t>
+                <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (14-15), pp.2239-2250. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.111-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.03.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366917v1</w:t>
+                <w:t xml:space="preserve">hal-01366913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined sine theory including transverse normal stress in cylindrical bending.</w:t>
+                <w:t xml:space="preserve">A refined sinus plate finite element for laminated and sandwich structures under mechanical and thermomechanical loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (6), pp.405--414. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 253, pp.396-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2011.627631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366971v1</w:t>
+                <w:t xml:space="preserve">hal-01366914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust C^0 high-order plate finite element for thin to very thick structures: mechanical and thermo-mecanical analysis</w:t>
               </w:r>
@@ -5116,51 +5116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (4), pp.429-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5200,226 +5200,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a composite beam finite element based on the proper generalized decomposition</w:t>
+                <w:t xml:space="preserve">Composite beam finite element based on the proper generalized decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102-103, pp.76-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366922v1</w:t>
+                <w:t xml:space="preserve">hal-01366924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite beam finite element based on the proper generalized decomposition</w:t>
+                <w:t xml:space="preserve">Assessment of a composite beam finite element based on the proper generalized decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (5), pp.1900-1910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2011.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366924v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multirésolution dédiée aux problèmes d'identification</w:t>
               </w:r>
@@ -5600,51 +5600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient finite shell element for the static response of piezoelectric laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Thaïer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6735,51 +6735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW FINITE ELEMENT FOR PIEZOELECTRIC MODELING OF PLATES AND SHELLS STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6843,51 +6843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6964,51 +6964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7085,51 +7085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7193,51 +7193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile reinforcement forming simulation with semi-discrete approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7737,51 +7737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate/Shell Finite Element for Piezoelectric Patch Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7813,390 +7813,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cylindrical shell finite element based on the Reissner’s Mixed Variational Theorem with a variable separation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolution of unsteady heat conduction problem with arbitrary heat source location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aboudou Ibouroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologna (ITALY), Italy</w:t>
+              <w:t xml:space="preserve">First International Conference on Mechanics of Advanced Materials and Structures, ICMAMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Torino, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131698v1</w:t>
+                <w:t xml:space="preserve">hal-04131695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust CUF-based mixed and hybrid plate elements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cylindrical shell finite element based on the Reissner’s Mixed Variational Theorem with a variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Mechanics of Advanced Materials and Structures - ICMAMS 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologna (ITALY), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325134v1</w:t>
+                <w:t xml:space="preserve">hal-04131698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of unsteady heat conduction problem with arbitrary heat source location</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Aboudou Ibouroi</w:t>
+                <w:t xml:space="preserve">Robust CUF-based mixed and hybrid plate elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Mechanics of Advanced Materials and Structures, ICMAMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Conference on Mechanics of Advanced Materials and Structures - ICMAMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Carrera, J.N. Reddy, Jun 2018, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1308076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131695v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles théoriques et numériques pour la modélisation avancée de plaques composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8286,51 +8286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8349,299 +8349,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of a new QC4 finite element for variable-kinematics composite plates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
+                <w:t xml:space="preserve">Approche mixte pour la modélisation de plaques composites par séparation de variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Radebeul, Germany</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367037v1</w:t>
+                <w:t xml:space="preserve">hal-01706212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche mixte pour la modélisation de plaques composites par séparation de variables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+                <w:t xml:space="preserve">Numerical assessment of a new QC4 finite element for variable-kinematics composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. C. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Seventh International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Radebeul, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706212v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of three-dimensional beams via hierarchical finite elements and a proper generalized decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belouettar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8696,51 +8696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order plate/shell FE for piezoelectric analysis: the bimorph configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8791,51 +8791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate finite elements applied to the free-edge singularity in bending and extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8886,51 +8886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust plate/shell finite element with Zig-Zag function for piezoelectric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8975,381 +8975,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-edge stress fields in composite laminates: assessment of finite plate elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Robust shell finite element for piezoelectric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367056v1</w:t>
+                <w:t xml:space="preserve">hal-01367053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de plaques composites stratifiés et sandwichs par séparation de variables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+                <w:t xml:space="preserve">Free-edge stress fields in composite laminates: assessment of finite plate elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717031v1</w:t>
+                <w:t xml:space="preserve">hal-01367056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust shell finite element for piezoelectric analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Vidal</w:t>
+                <w:t xml:space="preserve">Modélisation de plaques composites stratifiés et sandwichs par séparation de variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Torino, Italy</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367053v1</w:t>
+                <w:t xml:space="preserve">hal-01717031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous kinematical analysis of beam structures via the Extended Variational Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9426,51 +9426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9590,51 +9590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some benchmarks for assessing models for composite smart structures (Keynote Lecture)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9711,51 +9711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9793,51 +9793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un E.F. C0 basé sur un modèle raffiné pour l'analyse multi-physique de plaques hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9875,77 +9875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of 2D finite element models on the 3D stresses evaluation for composite laminates: assessment of anisotropic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10009,51 +10009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10274,64 +10274,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Displacement and Mixed CUF-Based Four-Node and Eight-Node Quadrilateral Plate Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10404,51 +10404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Stress Analysis of Homogeneous and Laminated Shells by Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10580,51 +10580,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4FDB3C8"/>
+    <w:nsid w:val="456FA142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10811,51 +10811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pvidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9634-4443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34673860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04854088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104100" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04854090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.04.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezgy-Nazargah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayebinia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboudou Ibouroi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ranc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104668" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103585" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1942597" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Infantes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro-Triguero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114248" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04116032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2021.107811" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03420979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lezgy-Nazargah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103915" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.01.095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03701066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2018.10.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984036v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111493" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03701200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1578015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01677165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.064" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Divandar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/5/055043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.11.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366963v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.10.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.01.023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4548" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.627631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.12.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.379-392" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.03.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Beheshti-Aval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X10396955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.1127" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2008.02.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.06.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.01.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04132180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Towa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706212v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pvidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9634-4443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34673860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04854088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104100" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04854090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.04.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezgy-Nazargah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayebinia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboudou Ibouroi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ranc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116154" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04116032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2021.107811" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Infantes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro-Triguero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114248" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114621" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103585" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1942597" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03420979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lezgy-Nazargah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103915" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03701200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1578015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.01.095" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03701066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2018.10.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111493" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01677165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.064" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Divandar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/5/055043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.11.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.01.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.10.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.627631" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4548" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.12.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.379-392" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.03.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Beheshti-Aval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X10396955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.1127" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2008.02.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.06.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.01.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04132180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Towa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717031v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>