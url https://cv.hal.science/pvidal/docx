--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -354,235 +354,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local refinement for the modeling of composite beam based on the partition of the unity method</w:t>
+                <w:t xml:space="preserve">Coupling of kinematics for the analysis of composite beam based on the partition of the unity method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 230, pp.104100. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, pp.596-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2023.104100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2024.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854088v1</w:t>
+                <w:t xml:space="preserve">hal-04854090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of kinematics for the analysis of composite beam based on the partition of the unity method</w:t>
+                <w:t xml:space="preserve">Local refinement for the modeling of composite beam based on the partition of the unity method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 131, pp.596-614. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.104100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2024.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2023.104100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854090v1</w:t>
+                <w:t xml:space="preserve">hal-04854088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed finite element model for FRP-strengthened RC slabs based on sequential linear analysis</w:t>
               </w:r>
@@ -679,833 +679,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit solution of functionally graded plates with respect to law indexes based on a variable separation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal analysis of composite beam structure based on a variable separation method for any volume heat source locations and temporal variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aboudou Ibouroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Valot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104668⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 300, pp.116154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131682v1</w:t>
+                <w:t xml:space="preserve">hal-04131681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of composite beam structure based on a variable separation method for any volume heat source locations and temporal variations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explicit solution of functionally graded plates with respect to law indexes based on a variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ranc</w:t>
+                <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 300, pp.116154. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.104668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131681v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasi-3D finite element model for the analysis of thin-walled beams under axial–flexural–torsional loads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
+                <w:t xml:space="preserve">Comparison of different degenerated approaches for the modeling of composite shell structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 164, pp.107811. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.103585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2021.107811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116032v1</w:t>
+                <w:t xml:space="preserve">hal-03707172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced vibration analysis of composite beams with piezoelectric layers based on the variable separation method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-resolution approach based on a variables separation method in unsteady thermal problem for composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aboudou Ibouroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 273, pp.114248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114248⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 277, pp.114621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707317v1</w:t>
+                <w:t xml:space="preserve">hal-03707373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resolution approach based on a variables separation method in unsteady thermal problem for composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Analysis of functionally graded plates based on a variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ranc</w:t>
+                <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114621⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1942597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707373v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different degenerated approaches for the modeling of composite shell structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forced vibration analysis of composite beams with piezoelectric layers based on the variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Infantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gallimard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Castro-Triguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 195, pp.103585. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.114248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707172v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of functionally graded plates based on a variable separation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quasi-3D finite element model for the analysis of thin-walled beams under axial–flexural–torsional loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lezgy-Nazargah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.107811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1942597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2021.107811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707191v1</w:t>
+                <w:t xml:space="preserve">hal-04116032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A penalty-based multifiber finite element model for coupled bending and torsional-warping analysis of composite beams</w:t>
               </w:r>
@@ -1589,910 +1589,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1D nonlinear finite element model for analysis of composite foam-insulated concrete sandwich panels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
+                <w:t xml:space="preserve">Modeling of composite and sandwich beams with a generic cross-section using a variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.648-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.01.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984028v1</w:t>
+                <w:t xml:space="preserve">hal-02335893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced vibration analysis of composite beams based on the variable separation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Infantes</w:t>
+                <w:t xml:space="preserve">A sinus shear deformation model for static analysis of composite steel-concrete beams and twin-girder decks including shear lag and interfacial slip effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lezgy-Nazargah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (134), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2018.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2019.1578015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03701200v1</w:t>
+                <w:t xml:space="preserve">hal-03701066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of composite and sandwich beams with a generic cross-section using a variable separation method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Giunta</w:t>
+                <w:t xml:space="preserve">Multiresolution strategies for the modeling of composite shell structures based on the variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117 (7), pp.778-799</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335893v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sinus shear deformation model for static analysis of composite steel-concrete beams and twin-girder decks including shear lag and interfacial slip effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of cylindrical composite shell structures based on the Reissner’s Mixed Variational Theorem with a variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (134), pp.61-70. </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2018.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-019-0132-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701066v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution strategies for the modeling of composite shell structures based on the variable separation method</w:t>
+                <w:t xml:space="preserve">Free vibration analysis of composite plates based on a variable separation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.111493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984036v1</w:t>
+                <w:t xml:space="preserve">hal-02335821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of cylindrical composite shell structures based on the Reissner’s Mixed Variational Theorem with a variable separation method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+                <w:t xml:space="preserve">A family of higher-order single layer plate models meeting C z 0 - requirements for arbitrary laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-019-0132-0⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.111146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335745v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of higher-order single layer plate models meeting C z 0 - requirements for arbitrary laminates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forced vibration analysis of composite beams based on the variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Infantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Castro-Triguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique García-Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111146⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.618-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2019.1578015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116313v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free vibration analysis of composite plates based on a variable separation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 1D nonlinear finite element model for analysis of composite foam-insulated concrete sandwich panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lezgy-Nazargah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 230, pp.111493. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 210, pp.663-675</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02335821v1</w:t>
+                <w:t xml:space="preserve">hal-01984028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust layerwise C 0 finite element approach based on a variable separation method for the modeling of composite and sandwich plates</w:t>
               </w:r>
@@ -2576,724 +2576,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of composite plates with an arbitrary hole location using the variable separation method</w:t>
+                <w:t xml:space="preserve">Thermal and thermo-mechanical solution of laminated composite beam based on a variables separation for arbitrary volume heat source locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gallimard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.07.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.98-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.01.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676226v1</w:t>
+                <w:t xml:space="preserve">hal-01676516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and thermo-mechanical solution of laminated composite beam based on a variables separation for arbitrary volume heat source locations</w:t>
+                <w:t xml:space="preserve">Modeling of composite plates with an arbitrary hole location using the variable separation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ranc</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46, pp.98-115. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 192, pp.157 - 170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.01.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676516v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new robust quadrilateral four-node variable kinematics plate element for composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of FGPM shunt damping for vibration reduction of laminated composite beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lezgy-Nazargah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.H.C. H C Le</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
+                <w:t xml:space="preserve">S. M. Divandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 389, pp.101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981927v1</w:t>
+                <w:t xml:space="preserve">hal-01676248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of FGPM shunt damping for vibration reduction of laminated composite beams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+                <w:t xml:space="preserve">A new robust quadrilateral four-node variable kinematics plate element for composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H.C. H C Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133, pp.10-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676248v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of piezoelectric plates with variables separation for static analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical analysis of laminated composite and sandwich beams based on a variables separation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (5), </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.755--766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/5/055043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.05.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676454v1</w:t>
+                <w:t xml:space="preserve">hal-01366958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical analysis of laminated composite and sandwich beams based on a variables separation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
+                <w:t xml:space="preserve">Modeling of piezoelectric plates with variables separation for static analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 152, pp.755--766. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.05.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/5/055043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366958v1</w:t>
+                <w:t xml:space="preserve">hal-01676454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of free-edge singularities in composite laminates using higher-order plate elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,51 +3366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of composite plates based on Reissner's Mixed Variational Theorem with variables separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3451,347 +3451,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Beam Finite Elements Based Upon a Variables Separation Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order plate finite elements for smart structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gallimard</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1758825116500265⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367029v1</w:t>
+                <w:t xml:space="preserve">hal-01367033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order plate finite elements for smart structure analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Beam Finite Elements Based Upon a Variables Separation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belouettar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 151, pp.81-90. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.1650026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1758825116500265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367033v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of composite beams by means of hierarchical finite elements and a variables separation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158, pp.15 - 29. </w:t>
@@ -3946,51 +3946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of variable separation for finite element modeling of free edge effect for composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4031,174 +4031,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit solutions for the modeling of laminated composite plates with arbitrary stacking sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gallimard</w:t>
+                <w:t xml:space="preserve">Assessment of the refined sinus plate finite element: free edge effect and Meyer-Piening sandwich test.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 60, pp.697-706. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.60--71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366906v1</w:t>
+                <w:t xml:space="preserve">hal-01366962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell finite element based on the Proper Generalized Decomposition for the modeling of cylindrical composite structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4239,144 +4252,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the refined sinus plate finite element: free edge effect and Meyer-Piening sandwich test.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vidal</w:t>
+                <w:t xml:space="preserve">Explicit solutions for the modeling of laminated composite plates with arbitrary stacking sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92, pp.60--71. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.697-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366962v1</w:t>
+                <w:t xml:space="preserve">hal-01366906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of heterogeneous kinematics and Finite Element approximations applied to composite beam structures</w:t>
               </w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4473,638 +4473,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined sine theory including transverse normal stress in cylindrical bending.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient finite element model for static and dynamic analyses of functionally graded piezoelectric beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lezgy-Nazargah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (6), pp.405--414. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.71-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2011.627631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366971v1</w:t>
+                <w:t xml:space="preserve">hal-01366919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition and layer-wise approach for the modeling of composite plate structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling finite element and reliability analysis through proper generalized decomposition model reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (14-15), pp.2239-2250. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (13), pp.1079-1093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.03.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.4548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366917v1</w:t>
+                <w:t xml:space="preserve">hal-01366918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient finite element model for static and dynamic analyses of functionally graded piezoelectric beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lezgy-Nazargah</w:t>
+                <w:t xml:space="preserve">Assessment of Plate Theories for Free-Edge Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 104, pp.71-84. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.111-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366919v1</w:t>
+                <w:t xml:space="preserve">hal-01366913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling finite element and reliability analysis through proper generalized decomposition model reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A refined sinus plate finite element for laminated and sandwich structures under mechanical and thermomechanical loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 95 (13), pp.1079-1093. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 253, pp.396-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.4548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366918v1</w:t>
+                <w:t xml:space="preserve">hal-01366914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Plate Theories for Free-Edge Effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proper Generalized Decomposition and layer-wise approach for the modeling of composite plate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Valot</w:t>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48, pp.111-121. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (14-15), pp.2239-2250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366913v1</w:t>
+                <w:t xml:space="preserve">hal-01366917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refined sinus plate finite element for laminated and sandwich structures under mechanical and thermomechanical loads</w:t>
+                <w:t xml:space="preserve">Refined sine theory including transverse normal stress in cylindrical bending.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 253, pp.396-412. </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (6), pp.405--414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2011.627631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366914v1</w:t>
+                <w:t xml:space="preserve">hal-01366971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust C^0 high-order plate finite element for thin to very thick structures: mechanical and thermo-mecanical analysis</w:t>
               </w:r>
@@ -5116,51 +5116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (4), pp.429-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5219,51 +5219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite beam finite element based on the proper generalized decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5314,51 +5314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a composite beam finite element based on the proper generalized decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5490,317 +5490,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sine finite element using a zig-zag function for the analysis of laminated composite beams</w:t>
+                <w:t xml:space="preserve">A refined sine finite element with transverse normal stress for thermoelastic analysis of laminated composite in cylindrical bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Thermal Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (11), pp.1185-1204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366932v1</w:t>
+                <w:t xml:space="preserve">hal-01366931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient finite shell element for the static response of piezoelectric laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Thaïer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (7), pp.671-690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1045389X11402863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refined sine finite element with transverse normal stress for thermoelastic analysis of laminated composite in cylindrical bending</w:t>
+                <w:t xml:space="preserve">A sine finite element using a zig-zag function for the analysis of laminated composite beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Stresses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (6), pp.1671-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366931v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A refined sinus finite element model for the analysis of piezoelectric-laminated beams</w:t>
               </w:r>
@@ -6466,320 +6466,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno R. Cotrim</w:t>
+                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360100v1</w:t>
+                <w:t xml:space="preserve">hal-05349330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Cotrim</w:t>
+                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno R. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349330v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW FINITE ELEMENT FOR PIEZOELECTRIC MODELING OF PLATES AND SHELLS STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6811,351 +6811,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell and Solid-Shell Finte Elements for numerical modelling of textile composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Forming simulation of variable-thickness continuous fibre composite reinforcement at the macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourth International Conference on Mechanics of Advanced Materials and Structures, ICMAMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bengaluru, India</w:t>
+              <w:t xml:space="preserve">11th International Conference on Design, Modelling and Experiments for Advanced Structures and Systems, DeMEASS XI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hyeres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349254v1</w:t>
+                <w:t xml:space="preserve">hal-05349234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming simulation of variable-thickness continuous fibre composite reinforcement at the macroscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Shell and Solid-Shell Finte Elements for numerical modelling of textile composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Design, Modelling and Experiments for Advanced Structures and Systems, DeMEASS XI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hyeres, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Fourth International Conference on Mechanics of Advanced Materials and Structures, ICMAMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bengaluru, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349234v1</w:t>
+                <w:t xml:space="preserve">hal-05349254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell and Solid-Shell Finite Elements for Forming Simulations of Thick CFCR Stacks at the Macroscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Composite Structures, ICCS27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7180,90 +7180,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile reinforcement forming simulation with semi-discrete approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7340,51 +7340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International conference Design, Modelling and Experiments for Advanced Structures and Systems (Demeass 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Scopello, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7422,51 +7422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d’un SMC-R 25 en vue d'un calcul Radioss d’impact FOPS sur toit composite de tracteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Towa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7623,891 +7623,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resolution approach for the modeling of composite shell structures based on the variable separation method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plate/Shell Finite Element for Piezoelectric Patch Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Mechanics of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lisboa, Portugal, Portugal</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Benjeddou; N. Mechbal; J.-F. Deü, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131700v1</w:t>
+                <w:t xml:space="preserve">hal-04322621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate/Shell Finite Element for Piezoelectric Patch Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-resolution approach for the modeling of composite shell structures based on the variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Benjeddou; N. Mechbal; J.-F. Deü, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Mechanics of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisboa, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322621v1</w:t>
+                <w:t xml:space="preserve">hal-04131700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of unsteady heat conduction problem with arbitrary heat source location</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cylindrical shell finite element based on the Reissner’s Mixed Variational Theorem with a variable separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Mechanics of Advanced Materials and Structures, ICMAMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Torino, Italy, Italy</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologna (ITALY), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131695v1</w:t>
+                <w:t xml:space="preserve">hal-04131698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cylindrical shell finite element based on the Reissner’s Mixed Variational Theorem with a variable separation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust CUF-based mixed and hybrid plate elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Conference on Mechanics of Advanced Materials and Structures - ICMAMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Carrera, J.N. Reddy, Jun 2018, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1308076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131698v1</w:t>
+                <w:t xml:space="preserve">hal-04325134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust CUF-based mixed and hybrid plate elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+                <w:t xml:space="preserve">Resolution of unsteady heat conduction problem with arbitrary heat source location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aboudou Ibouroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Mechanics of Advanced Materials and Structures - ICMAMS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Conference on Mechanics of Advanced Materials and Structures, ICMAMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Torino, Italy, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1308076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04325134v1</w:t>
+                <w:t xml:space="preserve">hal-04131695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles théoriques et numériques pour la modélisation avancée de plaques composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Une famille de modèles raffinées pour l'analyse multiphysique de plaques hétérogènes basée sur un E.F. $C^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623689v1</w:t>
+                <w:t xml:space="preserve">hal-01926193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une famille de modèles raffinées pour l'analyse multiphysique de plaques hétérogènes basée sur un E.F. $C^0$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles théoriques et numériques pour la modélisation avancée de plaques composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926193v1</w:t>
+                <w:t xml:space="preserve">hal-01623689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche mixte pour la modélisation de plaques composites par séparation de variables</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of three-dimensional beams via hierarchical finite elements and a proper generalized decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belouettar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">4th African Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706212v1</w:t>
+                <w:t xml:space="preserve">hal-01367039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of a new QC4 finite element for variable-kinematics composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. C. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8552,195 +8582,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of three-dimensional beams via hierarchical finite elements and a proper generalized decomposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche mixte pour la modélisation de plaques composites par séparation de variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th African Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367039v1</w:t>
+                <w:t xml:space="preserve">hal-01706212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order plate/shell FE for piezoelectric analysis: the bimorph configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8791,51 +8791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate finite elements applied to the free-edge singularity in bending and extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8886,51 +8886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust plate/shell finite element with Zig-Zag function for piezoelectric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8975,541 +8975,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust shell finite element for piezoelectric analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free-edge stress fields in composite laminates: assessment of finite plate elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Torino, Italy</w:t>
+              <w:t xml:space="preserve">17th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367053v1</w:t>
+                <w:t xml:space="preserve">hal-01367056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-edge stress fields in composite laminates: assessment of finite plate elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
+                <w:t xml:space="preserve">Modélisation de plaques composites stratifiés et sandwichs par séparation de variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367056v1</w:t>
+                <w:t xml:space="preserve">hal-01717031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de plaques composites stratifiés et sandwichs par séparation de variables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+                <w:t xml:space="preserve">Robust shell finite element for piezoelectric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717031v1</w:t>
+                <w:t xml:space="preserve">hal-01367053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous kinematical analysis of beam structures via the Extended Variational Formulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Robust shell finite element for thin to very thick composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ulrichsberg, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367061v1</w:t>
+                <w:t xml:space="preserve">hal-01367065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust shell finite element for thin to very thick composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous kinematical analysis of beam structures via the Extended Variational Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Fifth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ulrichsberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367065v1</w:t>
+                <w:t xml:space="preserve">hal-01367061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of laminated composite and sandwich structures based on the Proper Generalized Decomposition for mechanical and thermomechanical analysis,</w:t>
               </w:r>
@@ -9590,51 +9590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some benchmarks for assessing models for composite smart structures (Keynote Lecture)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9711,51 +9711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9793,51 +9793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un E.F. C0 basé sur un modèle raffiné pour l'analyse multi-physique de plaques hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9875,77 +9875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of 2D finite element models on the 3D stresses evaluation for composite laminates: assessment of anisotropic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10009,51 +10009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10274,64 +10274,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Displacement and Mixed CUF-Based Four-Node and Eight-Node Quadrilateral Plate Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10404,51 +10404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Stress Analysis of Homogeneous and Laminated Shells by Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10580,51 +10580,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="456FA142"/>
+    <w:nsid w:val="41696A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10811,51 +10811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pvidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9634-4443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34673860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04854088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104100" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04854090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.04.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezgy-Nazargah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayebinia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboudou Ibouroi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ranc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116154" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04116032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2021.107811" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Infantes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro-Triguero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114248" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114621" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103585" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1942597" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03420979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lezgy-Nazargah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103915" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03701200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1578015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.01.095" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03701066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2018.10.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111493" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01677165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.064" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Divandar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/5/055043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.11.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.01.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.10.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.627631" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4548" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.12.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.379-392" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.03.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Beheshti-Aval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X10396955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.1127" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2008.02.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.06.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.01.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04132180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Towa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717031v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pvidal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9634-4443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34673860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04854090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.04.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04854088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezgy-Nazargah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayebinia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboudou Ibouroi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ranc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104668" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103585" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114621" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1942597" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03707317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Infantes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro-Triguero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114248" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04116032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2021.107811" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03420979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lezgy-Nazargah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103915" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.01.095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03701066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2018.10.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984036v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111493" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03701200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1578015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01677165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.064" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Divandar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.05.082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/5/055043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.11.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.10.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.01.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4548" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.627631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.12.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.379-392" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366931v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.03.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Beheshti-Aval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X10396955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.1127" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2008.02.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.06.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.01.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04132180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Towa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131700v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706212v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>